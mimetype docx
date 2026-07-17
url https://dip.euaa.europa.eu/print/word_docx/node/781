--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -291,51 +291,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -427,51 +427,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BF3F5D32"/>
+    <w:nsid w:val="F10E4D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>