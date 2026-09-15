--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Seimas Ombudsmen Office publishes the 2024 Human Rights Monitoring Report in Lithuania zzzzzz</w:t>
+          <w:t xml:space="preserve">Seimas Ombudsmen Office publishes the 2024 Human Rights Monitoring Report in Lithuania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2024 Human Rights Monitoring Report in Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , the state of emergency that entered into force in 2021 due to the mass influx of foreigners continued in Lithuania last year. It fundamentally changes the country's asylum policy, as migrants attempting to cross the Lithuanian border at places not designated for this purpose are turned back at the border on the assumption that their arrival is artificially organized with the participation of foreign states. In other words, turning back individuals during a state of emergency becomes the default response. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the data of the State Border Guard Service (SBS), in 2024, 1,002 persons were turned back who attempted to cross the Lithuanian border with Belarus irregularly. In most cases, these people did not even enter Lithuania or returned to the territory of Belarus on their own after seeing officers patrolling the border. For this reason, the country of origin or other data that would help identify them remained unknown for as many as 592 persons (59 percent). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Among the 410 persons whose data on the country of origin was collected, the most common attempts to enter Lithuania were made by citizens of Iran, Afghanistan, Cuba, Iraq and Somalia. It is worth noting that among the turned back persons there were also 16 Syrian citizens, who are granted international protection in the European Union in as many as 88 percent of cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -115,54 +129,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Seimas Ombudsperson's Office recommends that the Government reassess the need to continue the state of emergency and review the policy of reversal, seeking its compatibility with Lithuania's obligations in the areas of human rights and asylum law. It also proposed to define armed conflicts from which persons fleeing would not be subject to denial of entry to the territory of Lithuania, thus protecting the rights of the most vulnerable groups.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seimas Ombudsmen's Office | Lietuvos Seimo Kontrolieriai (20 June, 2025), Lietuvos prieglobsčio politikoje trūksta dėmesio žmogui [Lithuania's asylum policy lacks attention to people],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lrski.lt/naujienos/lietuvos-prieglobscio-politikoje-truksta-demesio-zmogui/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -193,52 +208,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -291,187 +306,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F10E4D2B"/>
+    <w:nsid w:val="ECD6A584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,55 +748,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/seimas-ombudsmen-office-publishes-2024-human-rights-monitoring-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/wp-content/uploads/2025/06/2024-metu-zmogaus-teisiu-padeties-Lietuvoje-stebesenos-ataskaita-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/naujienos/lietuvos-prieglobscio-politikoje-truksta-demesio-zmogui/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/seimas-ombudsmen-office-publishes-2024-human-rights-monitoring-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/wp-content/uploads/2025/06/2024-metu-zmogaus-teisiu-padeties-Lietuvoje-stebesenos-ataskaita-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/naujienos/lietuvos-prieglobscio-politikoje-truksta-demesio-zmogui/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>