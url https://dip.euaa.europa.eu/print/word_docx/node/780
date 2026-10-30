--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative amendments on border management, residence permits, family unity and victims of domestic violence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Law no. 756 of 20/06/2025 introduces relevant amendments under the Aliens Consolidated Act and the Integration Act. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main changes include alignment with the EU Regulations (ETIA, EES, API) to better manage external borders. Additionally the legislative amendments include strengthening of controls for renewal of residence permits, additional provisions for protection of victims of domestic violence and family reunification. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key legislative amendments can be summarised as follows: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -122,51 +134,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Stricter rules for extension or revocation of residence permits: The amendments stipulate that a residence permit must be withdrawn or extension will be refused if the holder relies on social assistance for 5+ years after issuance (with certain exceptions to protect international obligations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retsinformation: State online legal information system (20 June, 2025), Lov om ændring af udlændingeloven, integrationsloven og danskuddannelsesloven (LOV nr 756 af 20/06/2025) [Act amending the Aliens Act, the Integration Act and the Danish Education Act (LAW no. 756 of 20/06/2025)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.retsinformation.dk/eli/lta/2025/756#P1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
@@ -201,52 +213,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification, Applicants with special needs, Pact on Migration and Asylum, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -311,51 +323,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -468,51 +480,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE6FF0D6"/>
+    <w:nsid w:val="863898DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -616,51 +628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9EC031C8"/>
+    <w:nsid w:val="CFC3F046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -892,51 +904,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/legislative-amendments-border-management-residence-permits-family-unity-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2025/756#P1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/legislative-amendments-border-management-residence-permits-family-unity-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2025/756#P1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>