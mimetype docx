--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -267,51 +267,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -403,51 +403,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AFBE4263"/>
+    <w:nsid w:val="637FB6B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>