--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,132 +13,148 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Malta supports the ethical use of Artificial Intelligence in the fight against human trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">Malta supports the ethical use of Artificial Intelligence in the fight against human trafficking</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Attachment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PDF capture of press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(370.68 KB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Parliamentary Secretary for Equality and Reforms, Rebecca Buttigieg, issued a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">press statement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> following a high-level conference hosted in Malta as part of the Maltese Presidency of the Council of Europe. Experts from Council of Europe member states, together with government representatives and voluntary organisations working in the field of human trafficking explored how new technological tools can assist in strengthening coordination at a national and international level, to fight trafficking in human beings, protect victims and prosecute perpetrators.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the opening statement, the Parliamentary Secretary for Equality and Reforms stated that the ethical use of Artificial Intelligence (AI) in the fight against human trafficking must be in line with the full respect for human rights and the dignity of the victims. She warned that human traffickers also make use of innovative technologies, and this challenge must be met with determination from governments and authorities with a coordinated strategy. She further stated that Malta is actively implementing digital transformation in all sectors, including in the fight against human trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Parliamentary Secretariat for Equality and Reforms | Segretarjat parlamentari għall-ugwaljanza u r-riformi (11 June, 2025), STQARRIJA MIS-SEGRETARJAT PARLAMENTARI GĦALL-UGWALJANZA U R-RIFORMI Malta tappoġġja l-użu etiku tal-Intelliġenza Artifiċjali fil-ġlieda kontra t-traffikar tal-bnedmin, PR251013 11/06/2025 [Office of the Parliamentary Secretariat for Equality and Reforms Malta supports the ethical use of Artificial Intelligence in the fight against human trafficking, PR251013, 11/06/2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/11/pr251013.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,52 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -267,187 +283,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="637FB6B4"/>
+    <w:nsid w:val="22D4C15D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -676,55 +725,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/malta-supports-ethical-use-artificial-intelligence-fight-against-human" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/STQARRIJA%20MIS-SEGRETARJAT%20PARLAMENTARI%20G%C4%A6ALL-UGWALJANZA%20U%20R-RIFORMI%20Malta%20tappo%C4%A1%C4%A1ja%20l-u%C5%BCu%20etiku%20tal-Intelli%C4%A1enza%20Artifi%C4%8Bjali%20fil-%C4%A1lieda%20kontra%20t-traffikar%20tal-bnedmin.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/11/pr251013.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/malta-supports-ethical-use-artificial-intelligence-fight-against-human" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/STQARRIJA%20MIS-SEGRETARJAT%20PARLAMENTARI%20G%C4%A6ALL-UGWALJANZA%20U%20R-RIFORMI%20Malta%20tappo%C4%A1%C4%A1ja%20l-u%C5%BCu%20etiku%20tal-Intelli%C4%A1enza%20Artifi%C4%8Bjali%20fil-%C4%A1lieda%20kontra%20t-traffikar%20tal-bnedmin.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/06/11/pr251013.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>