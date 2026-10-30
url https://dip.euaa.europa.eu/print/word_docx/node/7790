--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -116,51 +116,51 @@
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the Speaker of the Hungarian National Assembly during an official visit in Malta. The two discussed various topics including irregular migration. The Minister gave an overview of the achievements and the positive results Malta obtained in relation to irregular migration, citing a system that ensures that assistance is given to those in need and who are refugees while being hard on those who abuse the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (29 May, 2025), STQARRIJA MILL-MINISTERU GĦALL-INTERN, IS-SIGURTÀ U X-XOGĦOL PR250936 29/05/2025 [Parliamentary Question to the Minister for Home Affairs, Security and Employment PR250936 – 29/05/2025],</w:t>
+        <w:t xml:space="preserve">Ministry for Home Affairs and Security (29 May, 2025), STQARRIJA MILL-MINISTERU GĦALL-INTERN, IS-SIGURTÀ U X-XOGĦOL PR250936 29/05/2025 [Parliamentary Question to the Minister for Home Affairs, Security and Employment PR250936 – 29/05/2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/05/29/PR250936.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -307,51 +307,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -464,51 +464,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A79369B"/>
+    <w:nsid w:val="95EAEDBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>