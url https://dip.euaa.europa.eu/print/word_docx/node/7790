--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister responsible for asylum and migration meets Speaker of the Hungarian National Assembly zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Attachment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">PDF capture of press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -278,51 +276,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -414,51 +412,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F1E39F64"/>
+    <w:nsid w:val="B0453AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -687,51 +685,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-asylum-and-migration-meets-speaker-hungarian-national" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/STQARRIJA%20MILL-MINISTERU%20G%C4%A6ALL-INTERN%2C%20IS-SIGURT%C3%80%20U%20X-XOG%C4%A6OL.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/PRESS%20RELEASE%20BY%20THE%20MINISTRY%20FOR%20HOME%20AFFAIRS%2C%20SECURITY%20AND%20EMPLOYMENT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/05/29/PR250936.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/STQARRIJA%20MILL-MINISTERU%20G%C4%A6ALL-INTERN%2C%20IS-SIGURT%C3%80%20U%20X-XOG%C4%A6OL.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/PRESS%20RELEASE%20BY%20THE%20MINISTRY%20FOR%20HOME%20AFFAIRS%2C%20SECURITY%20AND%20EMPLOYMENT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/05/29/PR250936.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>