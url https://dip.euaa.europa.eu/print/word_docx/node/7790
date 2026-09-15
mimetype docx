--- v1 (2026-07-18)
+++ v2 (2026-09-15)
@@ -7,147 +7,166 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Minister responsible for asylum and migration meets Speaker of the Hungarian National Assembly</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Attachment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PDF capture of press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(659.37 KB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PDF capture of press release in English</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(649.22 KB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Home Affairs, Security and Employment, Byron Camilleri, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">met with</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the Speaker of the Hungarian National Assembly during an official visit in Malta. The two discussed various topics including irregular migration. The Minister gave an overview of the achievements and the positive results Malta obtained in relation to irregular migration, citing a system that ensures that assistance is given to those in need and who are refugees while being hard on those who abuse the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (29 May, 2025), STQARRIJA MILL-MINISTERU GĦALL-INTERN, IS-SIGURTÀ U X-XOGĦOL PR250936 29/05/2025 [Parliamentary Question to the Minister for Home Affairs, Security and Employment PR250936 – 29/05/2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/05/29/PR250936.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -178,52 +197,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -276,187 +295,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B0453AFE"/>
+    <w:nsid w:val="5A79369B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,55 +737,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/STQARRIJA%20MILL-MINISTERU%20G%C4%A6ALL-INTERN%2C%20IS-SIGURT%C3%80%20U%20X-XOG%C4%A6OL.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/PRESS%20RELEASE%20BY%20THE%20MINISTRY%20FOR%20HOME%20AFFAIRS%2C%20SECURITY%20AND%20EMPLOYMENT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/05/29/PR250936.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-asylum-and-migration-meets-speaker-hungarian-national" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/STQARRIJA%20MILL-MINISTERU%20G%C4%A6ALL-INTERN%2C%20IS-SIGURT%C3%80%20U%20X-XOG%C4%A6OL.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sites/default/files/thematic-pages/2025-10/PRESS%20RELEASE%20BY%20THE%20MINISTRY%20FOR%20HOME%20AFFAIRS%2C%20SECURITY%20AND%20EMPLOYMENT.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/05/29/PR250936.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>