--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E707701"/>
+    <w:nsid w:val="EECCB12E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>