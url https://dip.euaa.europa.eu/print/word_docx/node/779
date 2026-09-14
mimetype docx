--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion forecasts a decrease in refugee arrivals in 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion forecasts a decrease in refugee arrivals in 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new forecast indicates that 12,600 refugees will need to be settled in Norwegian municipalities in 2025, a significant decrease from the 18,900 initially anticipated. This reduction is primarily due to a decline in arrivals from Ukraine and reflects the effectiveness of government measures aimed at limiting refugee numbers. Since Russia's invasion of Ukraine, Norwegian municipalities have settled 84,000 Ukrainians, but the high intake has strained local capacity. The government emphasises the importance of balancing refugee intake with integration capacity and service provision. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Meanwhile, employment rates among resettled refugees have improved, with 35% of working-age individuals in employment as of April 2025, up from 21% the previous year. Nearly 90% of those completing the introduction programme move into work or other activities, underscoring employment as a key driver of successful integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (20 June, 2025), Færre flyktninger i 2025 [Fewer refugees in 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/farre-flyktninger-i-2025/id3110849/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EECCB12E"/>
+    <w:nsid w:val="9B80079C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-forecasts-decrease-refugee-arrivals-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/farre-flyktninger-i-2025/id3110849/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>