--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">OFPRA releases its annual report 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">OFPRA releases its annual report 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 20 June 2025, the French Office for the Protection of Refugees and Stateless Persons (OFPRA) published its annual activity report for 2024. In 2024, Afghanistan, Ukraine, Guinea, the Democratic Republic of Congo and the Ivory Coast were the first five countries of origin of asylum applicants. There was a drop of around 30% in applications from Afghanistan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the other hand, there was a significant increase in applications from Ukraine (+285%) and Guinea (+48%) during the reference period. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The publication provides an overview of OFPRA's activities in different sectors which are responsible for examining asylum applications, civil status and support services. The publication also includes a new section called Crossroads which looks at different topics such as female genital mutilation, the situation in Syria or sign language interpreting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (20 June, 2025), Rapport d'activité 2024 [Activity report 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2025-06/OFPRA_RA_2024_BD_PaP.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6463764E"/>
+    <w:nsid w:val="014FBCB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-releases-its-annual-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2025-06/OFPRA_RA_2024_BD_PaP.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>