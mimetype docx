--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -25,126 +25,137 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non refoulement - Belgium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 03/10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium is bound by the recast Asylum Procedures Directive/Regulation and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 21 November 2017 amending the Aliens Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 17 December 2017 amending the Aliens Law.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law of 15 December 1980 on the Entry, Residence, Establishment and Removal of Foreign Nationals | Loi du 15 décembre 1980 sur l’accès au territoire, le séjour, l’établissement et l’éloignement des étrangers, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 11 July 2003 laying down certain elements of the procedure to be followed by the Immigration Office responsible for examining asylum applications on the basis of the Act of 15 December 1980 on the entry, stay, residence and removal of foreign nationals | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arrêté royal du 11 juillet 2003 fixant certains éléments de la procédure à suivre par le service de l'Office des étrangers chargé de l'examen des demandes d'asile sur la base de la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -212,113 +223,116 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Fédérale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale Politie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Aeronautical Police  or Navigation Police)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -337,133 +351,138 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application at the border</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Fédérale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale Politie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Aeronautical Police  or Navigation Police)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In a closed centre: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application on the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application in detention</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention facility for foreigners: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In prison: Director of the prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -475,51 +494,52 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -537,133 +557,138 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Fédérale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale Politie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Aeronautical Police  or Navigation Police)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In a closed centre: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application on the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application in detention</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention facility for foreigners: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In prison: Director of the prison</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
@@ -680,51 +705,52 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -733,119 +759,122 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium has </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">six external air border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1) Brussels National Airport (Zaventem) </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(2) Oostende </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(3) Deurne </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(4) Bierset</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(5) Gosselies</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(6) Wevelgem (aerodrome)</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium has </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">one land border</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, at the Eurostar terminal at Brussels South station, where only exit controls are done by Belgian authorities.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium has </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1) Antwerpen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(2) Oostende</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(3) Zeebrugge </w:t>
       </w:r>
       <w:br/>
@@ -951,144 +980,147 @@
         <w:t xml:space="preserve">non-refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. According to the legal framework, this is no longer part of the asylum procedure as a person has been refused or excluded from an international protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from refoulement at air borders</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum seekers arriving at an airport in Belgium can indicate their wish to apply for asylum to the Border Police Section of the Federal Police, who will submit a report to the Border Control Section and the International Protection Department of the Immigration Office. If an applicant does not have access to the territory, the Immigration Office will register the application at a closed centre near the border. No specific monitoring mechanism is in place at the air border. Civil society organisations are present in the closed centre, which is legal designated as the border. A coalition of civil society organisations called ‘</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Move</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’ conduct weekly visits to applicants detained in closed centres near the borders.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from refoulement at land borders </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium does not have external land borders. If an asylum seeker crosses an internal border, they can go directly to the Immigration Office to register and lodge their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from refoulement at sea borders</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum seekers arriving at sea borders in Belgium can indicate their wish to apply for asylum to the Border Police Section of the Federal Police, who will submit a report to the Border Control Section and the International Protection Department of the Immigration Office. If an applicant does not have access to the territory, the Immigration Office will register the application at a closed centre near the border. No specific monitoring mechanism is in place at the air border. Civil society organisations are present in the closed centre, which is legal designated as the border. A coalition of civil society organisations called ‘</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Move</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’ conduct weekly visits to applicants detained in closed centres near the borders.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from refoulement in case of emergency measures related to mass arrivals </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A contingency plan was developed in accordance with the provisions of the Pact on Migration and Asylum.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Act, Article 50  and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree of 8 October 1981 on the entry, residence, establishment and removal of foreign nationals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Articles 71/2 and 72 provide for the border procedure. A third-country national who arrives at the border without meeting required conditions may apply for international protection immediately. The applicant cannot be returned (principle of non-refoulement) until a decision is taken and during the timeframe for appeal procedures.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application at the border is made in person and legal assistance is provided free of charge. Usually, applicants are detained in a closed centre during the examination period and the time limit for detention is four weeks. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A personal interview is carried out according to the rules of the regular procedure. Applications at the border, and thus, interviews as well, are prioritised.   </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1392,69 +1424,71 @@
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once the application is lodged, applicants receive a “proof of asylum application” certifying their status either as first-time applicants (Annex 26 for an application within the territory, Annex 25 for applications at the border) or subsequent applicants (Annex 26quinquies for a subsequent application within the territory or Annex 25quinquies for a subsequent application at the border).</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the day of registration/lodging of the application at the Immigration Office, applicants receive </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a brochure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> containing information on the responsible authorities, the different procedural steps that will be followed and other relevant information, as foreseen by royal decree (available in 19 languages).</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants also have access to a public website, where information is available according to the different steps of the registration process, such as security screening, registration at the counter and fingerprinting. The information is available through text, audio and videos, in 16 languages (</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passport and other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1583,51 +1617,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an individual applies for international protection at the border or in a transit zone, the federal police are responsible for providing the necessary information. When a person is detained in a closed centre after being refused entry, they are informed about their right to lodge an application for international protection. This information is delivered by Immigration Office staff at the closed centres is often supported by brochures or leaflets that clearly outline the process and associated rights.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an application is lodged at the Immigration Office in Brussels, applicants are given a </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">brochure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the same day, as mandated by the Royal Decree laying down certain aspects of the procedure to be followed by the Immigration Office (Act of 15 December 1980 on access to the territory, residence, establishment and removal of foreign nationals). Articles 2 and 3 of this decree specify the requirement to provide applicants with a comprehensive brochure during the registration phase.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All applicants receive the brochure entitled “I have asked for asylum in the EU – Which country will handle my claim?” during the registration or lodging phase of the application. If a decision is made to launch a Dublin investigation for the applicant, they are also provided with an additional brochure entitled “I am in the Dublin procedure - What does it mean?” This occurs during the interview at the Immigration Office. These brochures are part of the common information leaflets developed based on the Dublin III Regulation, Article 4. For applicants identified as potential Dublin cases, more information is given orally by staff of the Immigration Office, either during the interview or at other stages of the procedure.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Links to information provided in the national context:</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1691,51 +1726,52 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Leaflet </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://dofi.ibz.be/en/themes/international-protection/application-international-protection/lodging-application/brochure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -1762,51 +1798,52 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.asylumregistration.be/ </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -1833,51 +1870,52 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.cgrs.be/en/publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -1904,98 +1942,100 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.asyluminbelgium.be/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation is provided free of charge for the making, registration and lodging of an application for international protection. Applicants also has to indicate during the lodging in writing whether they request assistance from an interpreter throughout the asylum procedure. If an applicant’s French or Dutch knowledge is sufficient, they have the possibility to choose between these two languages, as procedural language. In all other cases, the Immigration Office will determine the language of the procedure according to the needs of the services and agencies. Once the procedural language is established, it is maintained throughout the entirety of the procedure, including at the CGRS and the CALL. The procedural language will also be maintained when making a subsequent application. Interpretation may be provided by phone, but this only happens occasionally, in the case of very rare languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance for making, registering and lodging an application for international protection are provided to applicants by private lawyers. In case applicants do not have sufficient means, they may request a pro bono lawyer, free of charge. Criteria to apply for free legal assistance are available </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2060,178 +2100,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Belgium</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -2333,51 +2406,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=fr&amp;la=F&amp;cn=2017112117&amp;table_name=loi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=18-03-12&amp;numac=2017014422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/arrete/2003/07/11/2003000890/moniteur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/5998/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politie.be/5998/nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movecoalition.be/qui-sommes-nous/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/arrete/1981/10/08/1981001949/justel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en/themes/international-protection/application-international-protection/lodging-application/brochure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asylumregistration.be/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asylumregistration.be/%20" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/publications" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asyluminbelgium.be/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.advocaat.be/nl/gratis-rechtsbijstand/tweedelijnsbijstand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>