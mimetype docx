--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR Croatia supports World Refugee Day promoting several activities on solidarity and inclusion zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To mark World Refugee Day, UNHCR Croatia supported a month-long series of events throughout June 2025, which were organised with partner organisations to promote solidarity, understanding and support for refugees under the global theme "Solidarity with Refugees". The activities, held across different cities, used art, dialogue, education and empowerment to foster empathy and inclusion. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Events began on 1 June 2025 with a street art workshop in Zagreb's Ribnjak Park, where refugee and local children created messages of peace with renowned artists. On 11 June, the Jesuit Refugee Service hosted a round table on refugee employment, bringing together civil society, institutions and the private sector. Legal education efforts included a lecture on asylum challenges at the University of Zagreb on 16 June and a public forum on 23 June exploring international protection systems. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 18 June, a "Meeting in Dialogue" programme was held at a collective accommodation centre in Belisce, featuring personal stories from displaced Ukrainians and creative activities for children. On 20 June, World Refugee Day, a free psychological workshop was organised in Osijek to provide emotional support and stress management tools.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (20 June, 2025), UNHCR Hrvatska obilježio Svjetski dan izbjeglica kroz mjesec solidarnosti i zajedništva [UNHCR Croatia marked World Refugee Day through a month of solidarity and togetherness],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/hr/31643-unhcr-hrvatska-obiljezio-svjetski-dan-izbjeglica-kroz-mjesec-solidarnosti-i-zajednistva.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CB6D1DA"/>
+    <w:nsid w:val="37083CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/unhcr-croatia-supports-world-refugee-day-promoting-several-activities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/hr/31643-unhcr-hrvatska-obiljezio-svjetski-dan-izbjeglica-kroz-mjesec-solidarnosti-i-zajednistva.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/unhcr-croatia-supports-world-refugee-day-promoting-several-activities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/hr/31643-unhcr-hrvatska-obiljezio-svjetski-dan-izbjeglica-kroz-mjesec-solidarnosti-i-zajednistva.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>