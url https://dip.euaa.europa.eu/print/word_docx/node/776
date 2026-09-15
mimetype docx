--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR Croatia supports World Refugee Day promoting several activities on solidarity and inclusion zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR Croatia supports World Refugee Day promoting several activities on solidarity and inclusion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To mark World Refugee Day, UNHCR Croatia supported a month-long series of events throughout June 2025, which were organised with partner organisations to promote solidarity, understanding and support for refugees under the global theme "Solidarity with Refugees". The activities, held across different cities, used art, dialogue, education and empowerment to foster empathy and inclusion. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Events began on 1 June 2025 with a street art workshop in Zagreb's Ribnjak Park, where refugee and local children created messages of peace with renowned artists. On 11 June, the Jesuit Refugee Service hosted a round table on refugee employment, bringing together civil society, institutions and the private sector. Legal education efforts included a lecture on asylum challenges at the University of Zagreb on 16 June and a public forum on 23 June exploring international protection systems. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 18 June, a "Meeting in Dialogue" programme was held at a collective accommodation centre in Belisce, featuring personal stories from displaced Ukrainians and creative activities for children. On 20 June, World Refugee Day, a free psychological workshop was organised in Osijek to provide emotional support and stress management tools.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (20 June, 2025), UNHCR Hrvatska obilježio Svjetski dan izbjeglica kroz mjesec solidarnosti i zajedništva [UNHCR Croatia marked World Refugee Day through a month of solidarity and togetherness],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/hr/31643-unhcr-hrvatska-obiljezio-svjetski-dan-izbjeglica-kroz-mjesec-solidarnosti-i-zajednistva.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37083CEF"/>
+    <w:nsid w:val="F344F2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/unhcr-croatia-supports-world-refugee-day-promoting-several-activities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/hr/31643-unhcr-hrvatska-obiljezio-svjetski-dan-izbjeglica-kroz-mjesec-solidarnosti-i-zajednistva.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>