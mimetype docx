--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,96 +21,107 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry publishes report on the international protection system in Spain zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Inclusion, Social Security and Migration published a report on the international protection reception system in Spain. The report provides an in-depth analysis of the context and data of a system that has strengthened its response capacity following each new humanitarian crisis. It highlights that the number of places available under the reception system has increased 18 times in the last 10 years, with approximately 32,000 additional places.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report includes information up to June 2025 and is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (20 June, 2025), El Gobierno ha sumado 32.000 plazas en diez años para atender a solicitantes de asilo, ejemplo de solidaridad internacional [The government has added 32,000 places to care for asylum seekers in ten years, an example of international solidarity],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/w/el-gobierno-ha-sumado-32.000-plazas-en-diez-anos-para-atender-a-solicitantes-de-asilo-ejemplo-de-solidaridad-internacional</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
@@ -144,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,51 +253,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +389,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46FDC0DD"/>
+    <w:nsid w:val="1B127983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,51 +662,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/ministry-publishes-report-international-protection-system-spain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/0/INFORME+SISTEMA+DE+PROTECCI%C3%93N+INTERNACIONAL+ESPA%C3%91OL_jun25.pdf/5de12a4d-41ed-0699-7fef-e537faa2f535?t=1750405622210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/el-gobierno-ha-sumado-32.000-plazas-en-diez-anos-para-atender-a-solicitantes-de-asilo-ejemplo-de-solidaridad-internacional" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/ministry-publishes-report-international-protection-system-spain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/0/INFORME+SISTEMA+DE+PROTECCI%C3%93N+INTERNACIONAL+ESPA%C3%91OL_jun25.pdf/5de12a4d-41ed-0699-7fef-e537faa2f535?t=1750405622210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/el-gobierno-ha-sumado-32.000-plazas-en-diez-anos-para-atender-a-solicitantes-de-asilo-ejemplo-de-solidaridad-internacional" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>