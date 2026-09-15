--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,118 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry publishes report on the international protection system in Spain zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry publishes report on the international protection system in Spain</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Inclusion, Social Security and Migration published a report on the international protection reception system in Spain. The report provides an in-depth analysis of the context and data of a system that has strengthened its response capacity following each new humanitarian crisis. It highlights that the number of places available under the reception system has increased 18 times in the last 10 years, with approximately 32,000 additional places.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report includes information up to June 2025 and is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (20 June, 2025), El Gobierno ha sumado 32.000 plazas en diez años para atender a solicitantes de asilo, ejemplo de solidaridad internacional [The government has added 32,000 places to care for asylum seekers in ten years, an example of international solidarity],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/w/el-gobierno-ha-sumado-32.000-plazas-en-diez-anos-para-atender-a-solicitantes-de-asilo-ejemplo-de-solidaridad-internacional</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -253,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B127983"/>
+    <w:nsid w:val="C1B6768D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -666,51 +703,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/ministry-publishes-report-international-protection-system-spain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/0/INFORME+SISTEMA+DE+PROTECCI%C3%93N+INTERNACIONAL+ESPA%C3%91OL_jun25.pdf/5de12a4d-41ed-0699-7fef-e537faa2f535?t=1750405622210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/el-gobierno-ha-sumado-32.000-plazas-en-diez-anos-para-atender-a-solicitantes-de-asilo-ejemplo-de-solidaridad-internacional" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>