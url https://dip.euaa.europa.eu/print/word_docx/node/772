--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Stricter security measures for Russian passengers transiting by train to Kaliningrad through Lithuania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By decision of the Minister of Internal Affairs Vladislav Kondratovic, an inter-institutional working group has been created, which will have to present an updated response algorithm to possible incidents while ensuring the security of the Kaliningrad special transit scheme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Minister of Internal Affairs, in order to completely prevent any possible incidents of any kind in the future </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- escapes, provocations or sabotage attacks </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- it is necessary to fundamentally review the security measures applied in legislation and practice during the transit of passengers from/to the Kaliningrad region. "</w:t>
       </w:r>
@@ -108,51 +120,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The list of passengers is obtained in advance from the Ministry of Foreign Affairs and the risk assessment begins even before the passengers arrive by train. Passenger transit is monitored from the state border to Kybartai and Kena. If necessary, a VSAT helicopter is used to escort trains, respond to incidents, or search for missing persons. The Police and the Public Security Service conduct patrols, prevent incidents, and respond to incidents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (23 June, 2025), Ministras V. Kondratovič: svarstomos naujos saugumo priemonės Rusijos keleivių tranzitui traukiniais per Lietuvą [Minister V. Kondratovič: New security measures for the transit of Russian passengers by trains through Lithuania are being considered],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/ministras-v-kondratovic-svarstomos-naujos-saugumo-priemones-rusijos-keleiviu-tranzitui-traukiniais-per-lietuva/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.06.2025</w:t>
       </w:r>
@@ -187,52 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -297,51 +309,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -454,51 +466,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CB0F025B"/>
+    <w:nsid w:val="E049CCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -727,51 +739,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/stricter-security-measures-russian-passengers-transiting-train-kaliningrad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/ministras-v-kondratovic-svarstomos-naujos-saugumo-priemones-rusijos-keleiviu-tranzitui-traukiniais-per-lietuva/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/stricter-security-measures-russian-passengers-transiting-train-kaliningrad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/ministras-v-kondratovic-svarstomos-naujos-saugumo-priemones-rusijos-keleiviu-tranzitui-traukiniais-per-lietuva/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>