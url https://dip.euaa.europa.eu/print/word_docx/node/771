--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Council of Europe Committee for the Prevention of Torture publishes periodic report following visit to Denmark zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A delegation of the Council of Europe's Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) carried out a periodic visit to Denmark from 23 May to 3 June 2024. It was the committee's seventh periodic visit to the country. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark continues to use administrative detention as part of its asylum and return systems, primarily at the Elleb‘k Detention Centre and short-term police holding facilities. Under the Aliens Act, Sections 36?37, detention is allowed to prevent absconding, verify identity and ensure Dublin transfers and removals. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key findings of the CPT's flash report and the response of Denmark (2024): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CPT found that Elleb‘k remains prison-like in design and regime, despite housing people for administrative (not criminal) reasons. Detainees have limited access to open air, few recreational and educational activities, and face highly restrictive security measures. </w:t>
       </w:r>
@@ -131,51 +142,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">5. Plan for gradual closure of prison-like detention: Align with Council of Europe standards by shifting toward smaller, specialised, community-based alternatives for migrants whose detention is strictly necessary under EU law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (23 June, 2025), [Response of the Danish Government to the report of the European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) on its visit to Denmark from 23 May to 3 June 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rm.coe.int/1680b66eb4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.06.2025</w:t>
       </w:r>
     </w:p>
@@ -209,52 +220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -307,51 +318,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -443,51 +454,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79D9790F"/>
+    <w:nsid w:val="0052DBBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -716,51 +727,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/771" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680b66eb4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/771" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680b66eb4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>