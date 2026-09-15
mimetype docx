--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of Europe Committee for the Prevention of Torture publishes periodic report following visit to Denmark zzzzzz</w:t>
+          <w:t xml:space="preserve">Council of Europe Committee for the Prevention of Torture publishes periodic report following visit to Denmark</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A delegation of the Council of Europe's Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) carried out a periodic visit to Denmark from 23 May to 3 June 2024. It was the committee's seventh periodic visit to the country. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark continues to use administrative detention as part of its asylum and return systems, primarily at the Elleb‘k Detention Centre and short-term police holding facilities. Under the Aliens Act, Sections 36?37, detention is allowed to prevent absconding, verify identity and ensure Dublin transfers and removals. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key findings of the CPT's flash report and the response of Denmark (2024): </w:t>
       </w:r>
@@ -145,51 +147,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (23 June, 2025), [Response of the Danish Government to the report of the European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) on its visit to Denmark from 23 May to 3 June 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rm.coe.int/1680b66eb4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -318,187 +321,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0052DBBD"/>
+    <w:nsid w:val="2BF11F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -731,51 +767,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/771" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680b66eb4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>