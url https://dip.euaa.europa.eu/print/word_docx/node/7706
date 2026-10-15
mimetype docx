--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,77 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR visits the Office of Citizenship and Migration Affairs to discuss asylum issues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 18 September, UNHCR representatives visited Latvia to discuss developments in temporary protection, asylum, and integration, and to strengthen cooperation with national institutions and partners. The delegation, which met with governmental bodies, NGOs, and the diplomatic community, reviewed current trends, shared updates from UNHCR’s Riga office, and discussed practical solutions for refugee support and future cooperation. The visit underscored strong Latvia–UNHCR collaboration and the importance of coordinated efforts for effective assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (23 September, 2025), ANO Augstā komisāra bēgļu jautājumos biroja (UNHCR) pārstāvji vizītē Pārvaldē pārrunā pagaidu aizsardzības un patvēruma jautājumus [Representatives of the Office of the UN High Commissioner for Refugees (UNHCR) visit the Office to discuss temporary protection and asylum issues],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/ano-augsta-komisara-beglu-jautajumos-biroja-unhcr-parstavji-vizite-parvalde-parruna-pagaidu-aizsardzibas-un-patveruma-jautajumus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.09.2025</w:t>
       </w:r>
@@ -127,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B90AF29"/>
+    <w:nsid w:val="B6D12EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/unhcr-visits-office-citizenship-and-migration-affairs-discuss-asylum-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/ano-augsta-komisara-beglu-jautajumos-biroja-unhcr-parstavji-vizite-parvalde-parruna-pagaidu-aizsardzibas-un-patveruma-jautajumus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/unhcr-visits-office-citizenship-and-migration-affairs-discuss-asylum-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/ano-augsta-komisara-beglu-jautajumos-biroja-unhcr-parstavji-vizite-parvalde-parruna-pagaidu-aizsardzibas-un-patveruma-jautajumus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>