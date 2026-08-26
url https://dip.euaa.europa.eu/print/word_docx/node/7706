--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR visits the Office of Citizenship and Migration Affairs to discuss asylum issues zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR visits the Office of Citizenship and Migration Affairs to discuss asylum issues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 18 September, UNHCR representatives visited Latvia to discuss developments in temporary protection, asylum, and integration, and to strengthen cooperation with national institutions and partners. The delegation, which met with governmental bodies, NGOs, and the diplomatic community, reviewed current trends, shared updates from UNHCR’s Riga office, and discussed practical solutions for refugee support and future cooperation. The visit underscored strong Latvia–UNHCR collaboration and the importance of coordinated efforts for effective assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (23 September, 2025), ANO Augstā komisāra bēgļu jautājumos biroja (UNHCR) pārstāvji vizītē Pārvaldē pārrunā pagaidu aizsardzības un patvēruma jautājumus [Representatives of the Office of the UN High Commissioner for Refugees (UNHCR) visit the Office to discuss temporary protection and asylum issues],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/ano-augsta-komisara-beglu-jautajumos-biroja-unhcr-parstavji-vizite-parvalde-parruna-pagaidu-aizsardzibas-un-patveruma-jautajumus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0ED9798F"/>
+    <w:nsid w:val="1B90AF29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/unhcr-visits-office-citizenship-and-migration-affairs-discuss-asylum-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/ano-augsta-komisara-beglu-jautajumos-biroja-unhcr-parstavji-vizite-parvalde-parruna-pagaidu-aizsardzibas-un-patveruma-jautajumus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>