--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New family reunification rules enter into force zzzzzz</w:t>
+          <w:t xml:space="preserve">New family reunification rules enter into force</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The entry into force of the amendments is on 18 August 2025, while the different amendments have different dates of application:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members whose residence was authorised before 18 August 2025 remain under the previous rules. When they renew their residence permit, they will need to show that they fulfil the criteria under the old family reunification rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -138,54 +151,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Higher age limit for family reunification sponsorship: this increased from 18 to 21 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgian Official Gazette | Moniteur belge | Belgisch Staatsblad (18 July, 2025), Loi du 18 juillet 2025 modifiant la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers en ce qui concerne les conditions pour le regroupement familial (1) [Law amending the Act of 15 December 1980 on access to the territory, residence, establishment and removal of foreigners with regard to the conditions for family reunification (1)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ejustice.just.fgov.be/eli/loi/2025/07/18/2025005990/moniteur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -216,52 +230,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -314,187 +328,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39E521A1"/>
+    <w:nsid w:val="823BC2D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -598,51 +645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F5A5808D"/>
+    <w:nsid w:val="3F520BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -746,51 +793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C8F6280D"/>
+    <w:nsid w:val="7B4062D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1025,55 +1072,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/new-family-reunification-rules-enter-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/18/2025005990/moniteur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/new-family-reunification-rules-enter-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/18/2025005990/moniteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>