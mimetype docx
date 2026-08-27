--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">New family reunification rules enter into force</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The entry into force of the amendments is on 18 August 2025, while the different amendments have different dates of application:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members whose residence was authorised before 18 August 2025 remain under the previous rules. When they renew their residence permit, they will need to show that they fulfil the criteria under the old family reunification rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -151,51 +139,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Higher age limit for family reunification sponsorship: this increased from 18 to 21 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgian Official Gazette | Moniteur belge | Belgisch Staatsblad (18 July, 2025), Loi du 18 juillet 2025 modifiant la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers en ce qui concerne les conditions pour le regroupement familial (1) [Law amending the Act of 15 December 1980 on access to the territory, residence, establishment and removal of foreigners with regard to the conditions for family reunification (1)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ejustice.just.fgov.be/eli/loi/2025/07/18/2025005990/moniteur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.07.2025</w:t>
       </w:r>
@@ -230,52 +218,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -497,51 +485,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="823BC2D2"/>
+    <w:nsid w:val="9A34ADE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -645,51 +633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F520BFA"/>
+    <w:nsid w:val="4644A11B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -793,51 +781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7B4062D5"/>
+    <w:nsid w:val="567A042B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1072,51 +1060,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/new-family-reunification-rules-enter-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/18/2025005990/moniteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/new-family-reunification-rules-enter-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2025/07/18/2025005990/moniteur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>