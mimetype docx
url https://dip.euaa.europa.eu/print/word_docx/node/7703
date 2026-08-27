--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE established new team to handle Ukrainian cases zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UNE established new team to handle Ukrainian cases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNE anticipates an increase in cases from Ukrainian complainants and has set up a dedicated six-person team to handle them. Most cases involve individual asylum claims, while some concern collective protection renewal requests. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukraine currently represents UNE’s largest case portfolio, with about 190 cases, mostly new. So far, UNE has processed 47 asylum cases and rejected 39 collective protection extension requests, while around 40 cases were closed after complainants withdrew and left Norway. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNE’s decisions are based on updated country information and ongoing monitoring of Ukraine’s security situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (29 September, 2025), Nytt lag etablert i UNE [New team established in UNE],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2025/nytt-lag-etablert-i-une/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="619776BA"/>
+    <w:nsid w:val="56A4EF73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-established-new-team-handle-ukrainian-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/nytt-lag-etablert-i-une/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-established-new-team-handle-ukrainian-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/nytt-lag-etablert-i-une/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>