--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI is expanding its capacity by 750 places due to an increase in arrivals of young Ukrainian men zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UDI is expanding its capacity by 750 places due to an increase in arrivals of young Ukrainian men</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In recent weeks, Norway has seen a sharp increase in Ukrainians seeking protection, especially young men aged 18–22, as new rules now allow them to leave Ukraine legally. In response, the UDI is expanding capacity in reception centres by 750 places, 150 immediately, 200 next week, and the rest within three weeks. There are currently over 800 residents at the National Arrival Centre at Råde, in addition to 550 more residents in the reception centres around the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The increase in arrivals has made it challenging to find space for individuals who have completed registration and are therefore to leave the arrival centre at Råde and move to reception centres around Norway. The UDI is prioritizing the use of vacant spots in existing centres to adapt efficiently and sustainably to fluctuating arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (30 September, 2025), Økte ankomster av ukrainere [Increased arrivals of Ukrainians],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/okte-ankomster-av-ukrainere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="265C7096"/>
+    <w:nsid w:val="F15FCA0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-expanding-its-capacity-750-places-due-increase-arrivals-young-ukrainian-men" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/okte-ankomster-av-ukrainere/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-expanding-its-capacity-750-places-due-increase-arrivals-young-ukrainian-men" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/okte-ankomster-av-ukrainere/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>