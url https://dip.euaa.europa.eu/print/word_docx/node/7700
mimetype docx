--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">State Secretary attends high level consultation on refugee issues zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">State Secretary attends high level consultation on refugee issues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian State Secretary attended the Nordic High-Level Consultation Group on Refugee Issues in Helsinki, where ministers and state secretaries from Nordic countries discussed migration topics, including return, the Pact on Migration and Asylum, innovative solutions, and transitional arrangements for displaced Ukrainians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They agreed on prioritising returns of persons without legal residence and on aligning approaches to implementing the Pact. Norway is advancing its participation in relevant parts of the Pact and maintaining dialogue with Nordic partners. The EU has extended temporary protection for Ukrainians until March 2027 and adopted recommendations for smooth transitions, while Norway has its own similar scheme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The meeting also addressed recent changes in arrivals to Norway and transitional arrangements for displaced Ukrainians.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (3 October, 2025), Statssekretær Kallset deltok på nordisk ministermøte om migrasjon i Helsinki [State Secretary Kallset attends Nordic ministerial meeting on migration in Helsinki],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/statssekretar-kallset-deltok-pa-nordisk-ministermote-om-migrasjon-i-helsinki/id3121328/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E290087"/>
+    <w:nsid w:val="B6A9F512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/state-secretary-attends-high-level-consultation-refugee-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/statssekretar-kallset-deltok-pa-nordisk-ministermote-om-migrasjon-i-helsinki/id3121328/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/state-secretary-attends-high-level-consultation-refugee-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/statssekretar-kallset-deltok-pa-nordisk-ministermote-om-migrasjon-i-helsinki/id3121328/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>