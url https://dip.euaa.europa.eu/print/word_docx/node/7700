--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -251,51 +251,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -408,51 +408,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B6A9F512"/>
+    <w:nsid w:val="6881286F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>