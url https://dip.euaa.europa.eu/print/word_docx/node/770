--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84223B9B"/>
+    <w:nsid w:val="18D75F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>