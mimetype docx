--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of the Interior implements the project "Translation and Free Legal Aid in the Return Procedure" zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior implements the project "Translation and Free Legal Aid in the Return Procedure"</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project "Translation and Free Legal Aid in the Return Procedure" is valued at EUR 330,000 (including VAT) and runs from 19 April 2024 to 31 December 2027. It is 75% co-financed by the Asylum, Migration and Integration Fund (AMIF) and 25% funded by the Croatian State Budget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An addendum to the agreement, signed on 28 May 2025, enabled the purchase of 216 manual translators to assist third-country nationals during return procedures by providing translations in languages they understand. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project is managed by the Croatian Ministry of the Interior through its Directorate for European Affairs, International Relations and EU Funds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (24 June, 2025), Provođenje projekta "Prevođenje i besplatna pravna pomoć u postupku povratka“ [Implementation of the project "Translation and Free Legal Aid in the Return Procedure"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/provodjenje-projekta-prevodjenje-i-besplatna-pravna-pomoc-u-postupku-povratka/294820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18D75F17"/>
+    <w:nsid w:val="F79F8E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-implements-project-translation-and-free-legal-aid-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/provodjenje-projekta-prevodjenje-i-besplatna-pravna-pomoc-u-postupku-povratka/294820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-implements-project-translation-and-free-legal-aid-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/provodjenje-projekta-prevodjenje-i-besplatna-pravna-pomoc-u-postupku-povratka/294820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>