--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -13,119 +13,123 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Office for Foreigners issues nearly 1,000 negative asylum decisions for Ukrainian applicants since March 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Office for Foreigners issues nearly 1,000 negative asylum decisions for Ukrainian applicants since March 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">statement issued on March 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Office for Foreigners reiterated that all applications for international protection (refugee status or subsidiary protection) submitted by Ukrainian nationals are assessed on a case-by-case basis. In most cases the Office found no grounds for granting international protection and has rejected nearly 1000 applications. The Office noted that the President of Poland did not sign the law on assistance to Ukrainian citizens, but that their legal stay in Poland was assured by the Council of the European Union’s decision granting temporary protection, which remained in force until the deadline set in that decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office further noted that the Government worked on regulating the situation of Ukrainian citizens in a </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">separate act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (2 September, 2025), Komunikat ws. postępowań o udzielenie ochrony międzynarodowej obywatelom Ukrainy [Announcement on procedures for granting international protection to Ukrainian citizens],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/komunikat-ws-postepowan-o-udzielenie-ochrony-miedzynarodowej-dla-obywateli-ukrainy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64B27FFF"/>
+    <w:nsid w:val="DB284E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/office-foreigners-issues-nearly-1000-negative-asylum-decisions-ukrainian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/postepowania-ws-ochrony-miedzynarodowej-dotyczace-obywateli-ukrainy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacja.gov.pl/projekt/12401653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/komunikat-ws-postepowan-o-udzielenie-ochrony-miedzynarodowej-dla-obywateli-ukrainy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>