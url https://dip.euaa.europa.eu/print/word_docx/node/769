--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -654,51 +654,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -790,51 +790,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F7C5F8B"/>
+    <w:nsid w:val="35F7AA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>