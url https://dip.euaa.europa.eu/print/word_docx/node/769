--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Number of return orders issued and enforced continues to increase zzzzzz</w:t>
+          <w:t xml:space="preserve">Number of return orders issued and enforced continues to increase</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In his reply to Aidan Farrelly's parliamentary question, the Minister of Justice provided the number of deportation orders signed in 2024 (2,403), which increased by 180% compared to 2023 (857). In total, 2,120 deportation orders have been signed up to 20 June 2025. In 2024, 1,116 people departed from the state under various mechanisms (i.e. enforced deportation, voluntary return, etc.), an increase of 252% compared to 2023 (317). 980 persons have had their departure confirmed through these pathways up to 20 June 2025. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deportation orders signed from 2021 to 2025</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
@@ -428,104 +429,107 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">* to 20/06/2025</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otherwise confirmed deportations is where it has been confirmed the individual has left the state following receipt of a Deportation Order without being escorted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As there are no routine exit checks at Irish borders, it is not possible to accurately provide the number of people who are currently in Ireland subject to deportation orders. While over 200 of the people subject to deportation orders above have confirmed they have left the State independently, it should be noted that many will have left the State without informing the authorities. Charter operations </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">were introduced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> earlier this year following the successful tender </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">launched</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in 2024. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">So far in 2025, three charter flight operations have returned 106 people who were subject to deportation orders from the State with a further 59 removed on commercial airlines. Further charter operations and removals on commercial aircraft will be conducted as the year progresses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">House of Oireachtas | Tithe an Oierachtais (24 June, 2025), [Parliamentary question 639, 24 June 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.oireachtas.ie/en/debates/question/2025-06-24/639/?highlight%5B0%5D=orders&amp;highlight%5B1%5D=orders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -654,187 +658,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35F7AA1F"/>
+    <w:nsid w:val="F72299FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1067,51 +1104,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/number-return-orders-issued-and-enforced-continues-increase" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/charter-deportations-flights-recommence/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-mcentee-welcomes-tender-launch-for-charter-flight-services-to-return-individuals-without-permission-to-remain-in-ireland/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oireachtas.ie/en/debates/question/2025-06-24/639/?highlight%5B0%5D=orders&amp;highlight%5B1%5D=orders" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>