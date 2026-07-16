--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB0D6EB1"/>
+    <w:nsid w:val="3E8AE408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>