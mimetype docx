--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Justice and Public Security puts on hold the processing of asylum applications from Syrians zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Justice and Public Security puts on hold the processing of asylum applications from Syrians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 24 June 2025, the Norwegian Ministry of Justice and Public Security has decided to suspend the processing of asylum applications from Syrian nationals and stateless persons from Syria for up to 6 months, until 24 December 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision follows earlier steps taken by the Norwegian Directorate of Immigration (UDI) on 9 December 2024 to pause such applications due to the uncertain situation in Syria following the fall of the Assad regime. The ministry cites emerging signs of potential improvement in the country's conditions as the reason for the formal suspension</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (24 June, 2025), Behandlingen av asylsøknader fra personer fra Syria stilles i bero [The processing of asylum applications from people from Syria is put on hold],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/behandlingen-av-asylsoknader-fra-personer-fra-syria-stilles-i-bero/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E8AE408"/>
+    <w:nsid w:val="26A5A350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-puts-hold-processing-asylum-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/behandlingen-av-asylsoknader-fra-personer-fra-syria-stilles-i-bero/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>