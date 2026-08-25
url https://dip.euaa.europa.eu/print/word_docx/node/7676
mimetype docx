--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,160 +13,176 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government extends accommodation support for displaced persons from Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">Government extends accommodation support for displaced persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania issued the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 15 of 20 March 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to extend the accommodation for people displaced from Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accommodation for those living in designated units managed by local authorities is extended to 31 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The support includes accommodation fees of RON 500 (EUR 100) per month for single people, and RON 1 500 (EUR 300) per month for families.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">People with vulnerabilities (disabilities or chronic illnesses and pregnant women) who entered the country before 1 July 2024 and who were covered by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">previous ordinance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulating the accommodation, may also be accommodated in the designated units until 31 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Besides accommodation, support also includes 3 months of financial aid, amounting to RON 750 (EUR 150) for single people and RON 2 000 (EUR 500) for families. In order to qualify for this financial aid, adults must register with their local employment agency and, if applicable, their children must be enrolled in the education system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (20 March, 2025), [Romania: Extension of accommodation support for people displaced from Ukraine],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/romania-extension-accommodation-support-people-displaced-ukraine-2025-03-20_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,52 +213,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -295,187 +311,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CA6976E"/>
+    <w:nsid w:val="A7B35812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -579,51 +628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1560854A"/>
+    <w:nsid w:val="B43BBFB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -855,55 +904,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/government-extends-accommodation-support-displaced-persons-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/public/DetaliiDocument/295710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocumentAfis/288465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/romania-extension-accommodation-support-people-displaced-ukraine-2025-03-20_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/government-extends-accommodation-support-displaced-persons-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/public/DetaliiDocument/295710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocumentAfis/288465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/romania-extension-accommodation-support-people-displaced-ukraine-2025-03-20_en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>