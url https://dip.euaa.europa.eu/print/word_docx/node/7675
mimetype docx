--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Border Guard deports 15 Ukrainian citizens with previous convictions zzzzzz</w:t>
+          <w:t xml:space="preserve">Border Guard deports 15 Ukrainian citizens with previous convictions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Polish Border Guard handed over 15 Ukrainian nationals to the Ukrainian authorities. According to the Ministry of the Interior and Administration, the individuals had been convicted of various offenses, and their returns were carried out on grounds of security or public order. Each individual was issued a re-entry ban of 5-10 years. Their previous legal status in Poland was not disclosed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland deported approximately 1,100 third-country nationals since the beginning of 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Administration | Ministerstwo Spraw Wewnętrznych i Administracji (30 August, 2025), Polska wydaliła 15 obywateli Ukrainy [Poland expelled 15 Ukrainian citizens],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/mswia/polska-wydalila-15-obywateli-ukrainy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01AC5C0C"/>
+    <w:nsid w:val="F3F75A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/border-guard-deports-15-ukrainian-citizens-previous-convictions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/polska-wydalila-15-obywateli-ukrainy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/border-guard-deports-15-ukrainian-citizens-previous-convictions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/polska-wydalila-15-obywateli-ukrainy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>