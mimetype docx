--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">COA warns of rising pressure on asylum reception as forecast projects nearly 88,000 places needed by 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">COA warns of rising pressure on asylum reception as forecast projects nearly 88,000 places needed by 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Asylum and Migration has published its latest </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Multi-Year Production Forecast</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which anticipates that pressure on asylum reception will remain high in 2026. The number of required reception places is expected to rise to nearly 88,000, including 5,600 places for unaccompanied children and young people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to a news article by the COA, this increase is largely due to people remaining in asylum reception longer than intended. The housing of beneficiaries of international protection in municipalities is stagnating, resulting in a forecast where more than one-third of the total occupancy of COA shelters will be taken up by status holders. Additionally, the COA reported that lengthy asylum procedures and judicial delays have contributed to this increase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The COA described the situation as undesirable, noting that it is currently facing an occupancy rate of over 100%. More than two-thirds of its reception centres now function as emergency shelters, where even children must stay for extended periods. Child-oriented facilities at these locations are under significant pressure, which can negatively impact children’s development. The COA further highlighted that the continued strain has led to an excessive number of relocations between reception centres, with the resulting lack of stability causing unrest both within and around the facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -83,51 +85,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Agency for the Reception of Asylum Seekers | Centraal Orgaan opvang asielzoekers (24 September, 2025), Druk op asielopvang ook in 2026 onverminderd hoog [Pressure on asylum reception will continue to be high in 2026],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coa.nl/nl/nieuws/druk-op-asielopvang-ook-2026-onverminderd-hoog</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C2DDA043"/>
+    <w:nsid w:val="2A485487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +705,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/coa-warns-rising-pressure-asylum-reception-forecast-projects-nearly-88000" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z17993&amp;did=2025D41975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/druk-op-asielopvang-ook-2026-onverminderd-hoog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>