--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,110 +7,366 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7656" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7657" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7658" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7659" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7660" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7661" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7662" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7663" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7664" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7665" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7666" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7667" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7668" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7669" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland is bound by EU legislation and has transposed relevant provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, No 66 of 2015, (4 January 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, No 66 of 2015, (4 January 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -194,202 +450,207 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -408,54 +669,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -537,145 +799,150 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information booklet covers the application process overview, biometric data collection, Temporary Residence Card (TRC), access to legal advice, inadmissibility and Dublin III Regulation, questionnaire and interview, protection status, non-refoulement principle, appeals process, access to the labour market and the applicant's obligations. The information is provided by staff at the International Protection Office (IPO). Currently, it is provided in writing, with plans to develop a short video presentation for applicants, expected to be available in early 2025. The information is available in multiple languages to accommodate diverse applicants, including Albanian, Amharic, Arabic, Bengali, Chinese (Taiwanese), Dari, English, Farsi, French, Georgian, Kurdish Sorani, North Ndebele (Zimbabwean), Pakistani, Pashto, Portuguese, Punjabi, Romanian, Russian, Somali, Spanish, Swahili and Turkish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is additional information tailored to families with underage children. Additionally, there is a specific IPO information booklet for unaccompanied minors, explaining how the process works for minors under the care of the Child and Family Agency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention are informed about the possibility of making an application for international protection during their detention. This information is provided at the time of detention and is delivered by the competent authority in a format accessible to the detainee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Booklet for New Applicants - International Protection Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Office (IPO) is responsible for disseminating information about the Dublin procedure. Upon applying for international protection, applicants receive an information booklet that outlines the Dublin regulation, including the possibility of a transfer to another EU Member State. This booklet is available in multiple languages to accommodate the diverse backgrounds of applicants and covers aspects such as the purpose and application of the Dublin III regulation, rights and obligations under the regulation, and the process and potential outcomes, including the possibility of a transfer to another EU Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is provided in both written and oral formats and available in multiple languages, including Farsi, Pashto, Somali, Arabic, Urdu, Chinese, Albanian, Russian and English.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon notification of a transfer decision, applicants receive information on legal remedies, including referrals to the Legal Aid Board, which can arrange for legal representation during the Dublin procedure. The 'ten-day letter' sent to applicants includes a referral to the Legal Aid Board, which can arrange for the applicant to be referred to a solicitor who can legally represent them for the duration of their time in the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific information is provided to unaccompanied minors and individuals with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">QR code and hyperlink to the section of the IPO website that contains information on the Dublin regulation: </w:t>
       </w:r>
       <w:br/>
       <w:br/>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ipo.gov.ie/en/ipo/pages/eu_dublin_regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPO Dublin Leaflet: Part A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPO Dublin Leaflet: Part B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin Leaflet for unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the International Protection Office (IPO) process, there is no specific provision for notifying applicants about the possibility of an admissibility interview. However, if it is discovered during the evaluation of an application that an applicant has a protection status in another EU/EEA/CH Member State or has sufficient connections to a safe third country, the application may be considered for an examination under the inadmissible process. This determination is handled by the IPO’s Inadmissibility Unit, and the decision is communicated to the applicant through official correspondence issued directly by the IPO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -761,111 +1028,111 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is delivered both before departure and after arrival. Pre-arrival information is provided as part of the PDO programme, while post-arrival information is disseminated through various state actors through on-site information sessions with new arrivals, monthly IRPP clinics and additional sessions facilitated by the Irish Refugee Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an applicant receives the refugee status or subsidiary protection declaration, they are provided with supplementary information specific to their protection status. This includes detailed references to relevant sections of the International Protection Act 2015, covering the rights and obligations associated with their protection status. The supplementary information includes the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 53: Extension to qualified persons of certain rights, including the right to seek and enter employment, engage in business, trade or professions, and access education and training in the state in the same manner and to the same extent as Irish citizens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 54: Permission to reside in the state, which specifies that qualified persons are granted residence permission for a minimum of 3 years, renewable unless national security or public order reasons apply. Family members receive residence permission for a minimum of 1 year, renewable for at least 2 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 55: Issuance of travel documents for qualified persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 52: Revocation of refugee or subsidiary protection declarations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 9: Cessation of refugee status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 10: Exclusion from being recognised as a refugee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This information is provided by the Ministerial Decisions Unit (MDU) and is sent in a formal letter with the refugee status or subsidiary protection declaration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, no information is provided on specific integration activities as part of the supplementary pack.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -928,226 +1195,235 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific information on access to legal assistance and representation, healthcare, employment and education is included in the booklet, developed in consultation with the Health Service Executive, Department of Education, Department of Social Protection and Department of Justice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Vulnerability Assessment Programme recommenced on 11 November 2024 for families applying for international protection. Targeted material and support are provided for applicants with identified special needs. By Q1 2025, assessments are expected to be offered to all new arrivals. For applicants experiencing a significant change in personal circumstances, such as a serious illness or injury, the IPAS Resident Welfare Team provides assistance, addressing specific accommodation needs stemming from demonstrated special reception or complex requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hyperlinks to resources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Accommodation Services (IPAS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integration Supports for Residents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPAS Complaints Procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">House Rules and Procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Resident Welfare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPAS Customer Service</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPAS Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPAS Newsletters</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Prison Service under the Department of Justice manages the procedure to inform third-country nationals in detention about the reasons for their detention, the process to appeal the detention order, and their rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon committal, detained persons are interviewed, during which the rules of their detention are explained. All detainees have access to an information booklet, which is available in 10 languages, about their detention, their rights and therapeutic services that are available to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, non-nationals are offered embassy consular assistance and have access to blank international protection application forms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Council for Civil Liberties has developed an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">informative leaflet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the rights and obligations of third-countries nationals in detention.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1200,199 +1476,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42DEE3CC"/>
+    <w:nsid w:val="4C3EDD83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1496,51 +1805,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9FC3CC27"/>
+    <w:nsid w:val="3D470D4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="2DC53160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1648,50 +2105,53 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1772,55 +2232,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/ipo/pages/online_information_booklet_for_new_applicants" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/ipo/pages/eu_dublin_regulations" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-A_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-A_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-B_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-B_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_UAM_EN%20-%202023.pdf/Files/Dublin_leaflet_UAM_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/d42c5-integration-supports-for-residents/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/e0f1a-international-protection-accommodation-service-ipas-complaints-procedure/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/3b0e9-house-rules-and-procedures/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/58397-resident-welfare/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/a6d24-ipas-customer-service/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/b4686-ipas-children/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/c6b65-ipas-newsletters-for-residents-friends-of-the-centre-groups-and-ngos/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iccl.ie/wp-content/uploads/2023/08/ICCL_KYR_Prisoners_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7656" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7660" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7663" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7666" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7667" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7669" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/ipo/pages/online_information_booklet_for_new_applicants" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/ipo/pages/eu_dublin_regulations" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-A_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-A_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-B_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-B_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_UAM_EN%20-%202023.pdf/Files/Dublin_leaflet_UAM_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/d42c5-integration-supports-for-residents/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/e0f1a-international-protection-accommodation-service-ipas-complaints-procedure/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/3b0e9-house-rules-and-procedures/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/58397-resident-welfare/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/a6d24-ipas-customer-service/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/b4686-ipas-children/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/c6b65-ipas-newsletters-for-residents-friends-of-the-centre-groups-and-ngos/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iccl.ie/wp-content/uploads/2023/08/ICCL_KYR_Prisoners_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>