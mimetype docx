--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -25,111 +25,122 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Iceland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 18/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland is not bound by EU legislation. A similar national legal framework applies through </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals Act, No. 80/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (16 June 2016) and </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Administrative Procedures Act | Stjórnsýslulög, No. 37/1993 (30 April 1993)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals Act, No. 80/2016 (16 June 2016)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Administrative Procedures Act | Stjórnsýslulög, No. 37/1993 (30 April 1993)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -179,316 +190,327 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police | Lögreglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun  </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police | Lögreglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police | Lögreglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Labour (VMST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -552,150 +574,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once an asylum application is submitted, the police informs the applicant that the application has been registered with the Directorate of Immigration (UTL). Specific timelines are not provided at this stage. Applicants are told that the Directorate will contact them by SMS once their process begins. Following this, they are registered with the Directorate of Labour (VMST), which handles all aspects of service provision, including housing, financial support and health services. At this point, applicants are given an asylum ID card, a SIM card, a payment card and important information on the services offered by VMST.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, applicants are provided with leaflets about human trafficking and a brochure entitled "Your Right – Important Information for Immigrants in Iceland". This brochure, available in multiple languages including Arabic, Spanish, Ukrainian and Icelandic, contains information on gender equality, financial matters, marriage, divorce, cohabitation, domestic violence, sexual violence, child custody, legal aid, unemployment benefits, rent benefits and residence permits. It also provides contact information for institutions and agencies that offer support in these areas, including those assisting victims of violence and promoting human rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is typically provided in an individual setting, where applicants can ask questions and seek clarification. For further details, applicants can visit the reception at UTL, which is open between 9 AM and 2 PM on weekdays, or they can access information through the directorate’s website or the main email address (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">utl@utl.is</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). At this stage, the applicants receive only basic information, with further details shared during the asylum interview, where they can ask more specific questions to the representative conducting the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is provided primarily by the competent authorities: the police, the VMST and the UTL. For unaccompanied minors, Child Protective Services accompany the minor during the initial police interview and offer additional information relevant to their specific needs. Furthermore, there is specialised material for applicants who may be survivors of human trafficking. These materials, including pamphlets, are made available to applicants who may be identified as survivors or who seek them on their own initiative when registering with the VMST.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland does not operate a detention facility, meaning that third-country nationals in detention do not require specific information on detention procedures. However, asylum applicants can access comprehensive information through publicly available resources listed on various official websites.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For applicants with special needs, there is specific material that addresses their unique circumstances. The material is provided by the police, the VMST and the UTL, and can also be made available upon the applicant’s request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To access these resources and find more details on the asylum procedure, applicants can visit the following websites:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Directorate of Immigration General information</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Rights and Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q&amp;A on International Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information for Ukrainian Citizens</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information on Residence Permits for Human Trafficking Victims</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants in Iceland are informed about the application of the Dublin III Regulation during the beginning of their asylum interview. This information is provided by a case officer from the Directorate of Immigration (UTL) before the questioning begins. After receiving this information, the applicant is given the opportunity to ask any questions or speak privately with their ‘spokesperson’ (legal representative).</w:t>
       </w:r>
@@ -723,67 +751,69 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland does not have specific relocation procedures in the context of the Dublin III Regulation. However, when a transfer decision is made under the Dublin procedure, the applicant is notified and the decision is published electronically. The applicant’s spokesperson is responsible for presenting this decision to the applicant and explaining the legal remedies available. The spokesperson typically continues to assist the applicant throughout the appeal process, ensuring that they are aware of their options and can seek legal support if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more details:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information on international protection and asylum procedures in Iceland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General asylum rights and procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about their personal interview when receiving the invitation. Prior to the interview, they typically have a brief private meeting with their ‘spokesperson’ (legal representative), during which they are thoroughly briefed about the upcoming interview process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -805,75 +835,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a decision is made, it is published electronically and sent to the applicant’s spokesperson, who is responsible for relaying the message to the applicant. The spokesperson informs the applicant about the content of the decision, the implications of the decision on their rights, and any potential next steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the decision grants a protection status, beneficiaries receive information about their rights and obligations. This includes details on their residence status, work rights and access to social services, as well as the procedures for maintaining their status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant receives a negative decision, they are provided with information on the possibility to lodge an appeal, including the conditions and timelines for doing so. Additionally, they are informed about the option of assisted voluntary return and reintegration. This information is typically included in the decision notification. For a negative decision, the applicant's spokesperson ensures that the applicant is reminded of the voluntary return option and is provided with contact information (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">return@utl.is</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Further details on this option are also available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Directorate’s official website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q&amp;A website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, where applicants can find additional support and guidance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To support applicants, particularly in the case of a negative decision, the directorate hands out a pamphlet from the IOM about voluntary returns, which includes contact details for assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
@@ -966,121 +999,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For residence permits, beneficiaries receive information when their spokesperson announces the positive decision. They are notified by SMS that they will be invited to register with the UTL, where their photo will be taken for the residence permit card. More information about residence permits based on international protection, subsidiary protection or humanitarian reasons is available on the directorate’s website. The spokesperson and case officer from the UTL guide them through the process, explaining who the permits apply to, the implications of each type of permit and information on travel documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Residence permit for international protection: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/dvalarleyfi-a-grundvelli-althjodlegrar-verndar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/en/residence-permits-on-grounds-of-international-protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Residence permit for subsidiary protection: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/dvalarleyfi-a-grundvelli-vidbotarverndar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/en/residence-permit-on-grounds-of-subsidiary-protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Residence permit for humanitarian reasons: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/dvalarleyfi-af-mannudarastaedum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   / </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/en/humanitarian-permit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1128,67 +1167,69 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about access to education is provided during the same service interview. VMST staff inform applicants about their educational rights, including the availability of language courses and other integration programmes, and how to access education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">VMST’s general information about services for applicants for international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">VMST’s information about reception services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1272,199 +1313,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Iceland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A833C60"/>
+    <w:nsid w:val="6D6F0A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1568,51 +1642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="201E3649"/>
+    <w:nsid w:val="7950541E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1922,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.is/library/04-Legislation/Foreign_Nationals_Act.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/nuna/1993037.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.logreglan.is/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utl.is/index.php/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:utl@utl.is" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/althjodleg-vernd-rettur-og-ferill-umsokna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/international-protection-rights-and-applications" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/adstod/utlendingastofnun/vernd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/p/ukrainian-citizens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/dvalarleyfi-fyrir-hugsanlegt-fornarlamb-mansals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:return@utl.is" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/dvalarleyfi-a-grundvelli-althjodlegrar-verndar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/residence-permits-on-grounds-of-international-protection" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/dvalarleyfi-a-grundvelli-vidbotarverndar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/residence-permit-on-grounds-of-subsidiary-protection" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/dvalarleyfi-af-mannudarastaedum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/humanitarian-permit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o%09VMST%E2%80%99s%20general%20information%20about%20services%20for%20applicants%20for%20international%20protection%20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vinnumalastofnun.is/radgjof-og-thjonusta/thjonusta-vid-flottafolk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>