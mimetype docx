--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,141 +7,399 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7626" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7627" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7628" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7629" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7630" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7631" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7632" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7633" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7634" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7635" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7636" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7637" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7638" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7639" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hungary is bound by EU legislation and has transposed relevant provisions through the Law LXXX of 2007 on asylum | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2007. évi LXXX. törvény a menedékjogról, (2 July 2007)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implementing Government Decree 301/2007 (XI. 9.) of Act LXXX on Asylum | European Website on Integration (XI. 9.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/07/2007: Law LXXX of 2007 on asylum | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2007. évi LXXX. törvény a menedékjogról</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (2 July 2007)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implementing Government Decree 301/2007 (XI. 9.) of Act LXXX on Asylum | European Website on Integration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (XI. 9.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -194,341 +452,349 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) |</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Országos Idegenrendészeti Főigazgatóság </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
@@ -600,186 +866,191 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In view of the current legal provisions (Act LVIII of 2020 on transitional rules and epidemic preparedness in connection with the end of the emergency situation until 31 December 2024, Government Decree No 361/2024 (28.XI.) on the applicability of transitional rules on asylum procedures from 1 January 2025), general screening is currently not conducted in Hungary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is provided when the applicant appears before the asylum authority to submit the application. When submitting a letter of intent at a diplomatic mission, the embassy will inform the applicant of the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is typically provided in person at Hungary's embassies abroad (e.g. in Belgrade and Kiev), at the National Directorate-General for Aliens’ Policying (NDGAP), government offices' help desks, detention centres and through the NDGAP </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Information is primarily provided by the asylum authority (NDGAP) and embassies. In some cases, subcontracted actors, such as help desk personnel, may also assist in providing the information. Information may be provided individually or in group sessions, depending on the setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information includes details on the procedure to declare the intent to apply for international protection, the conditions for submitting an asylum application, and the applicant's rights and obligations during the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum authority, embassies and government offices are responsible for producing and developing the information material. Information is made available both in writing and orally, in Hungarian and English.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific information targeting applicants with special needs (e.g. unaccompanied minors and survivors of human trafficking) is not explicitly provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention are informed about the possibility to make an asylum application through the same channels as other applicants, including the relevant authorities, detention centre personnel and possibly the asylum authority. The information is provided in writing and orally when detainees are notified of their rights. The precise timeline for providing this information may vary based on individual circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Conditions for submitting an asylum application deviating from General Rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Az általános szabályoktól eltérő menedékjogi kérelem benyújtásának feltételei</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">As a refugee in Hungary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants receive information on the Dublin procedure, including their right to a personal interview and the aim of the interview, when their asylum application is processed. The specific details are provided when the Dublin procedure is initiated. Information on the Dublin procedure is provided by the competent asylum authority and the foreigners’ policing authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is provided both orally during personal meetings and interviews and in writing through information leaflets. Information is available in Hungarian, English and languages of the main countries of origin of applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon notification of a transfer decision, applicants are informed about legal remedies both orally and in writing. When the decision is communicated, a copy of the written decision is provided, and applicants are informed of their right to appeal or challenge the decision and the procedure for doing so.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin Procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the start of the asylum procedure, applicants are informed about the possibility of an admissibility interview. Typically, applicants receive the information both orally and in writing by the asylum authority. In some cases, this information is delivered in person at a meeting when the asylum officer explains the procedure, but it is also reinforced through official written communication, such as a letter or official document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -964,223 +1235,224 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants in reception facilities receive information about their rights, obligations and reception conditions when they are placed in the facility. This information is provided individually to each applicant upon admission. The National Directorate-General for Aliens’ Policing (OIF) provides this information in combination with social workers and staff at the reception facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information covers:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agenda of the reception facility: Daily routine, rules and activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure for submitting applications and complaints.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accident prevention rules and fire safety regulations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shopping arrangements and rules on smoking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Use of telephone and Internet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact details of the facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights, including the use of their mother tongue, representation rights, access to language services, right of residence, access to healthcare, access to cultural and sporting facilities, exercise of religion and right to withdraw money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligations, including rules on appeals, segregation and prohibited items in the facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Educational and leisure activities: Rights related to age-appropriate education and activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Directorate-General for Aliens’ Policing (NDGAP) is responsible for producing and developing the information material. The material is based on current legal provisions and updated as necessary, incorporating practical experience gained from the operation of reception centres. The information is provided both in writing (information leaflets) and orally (by social workers and reception facility staff). The written material is available in the applicant’s mother tongue or a language they understand. Applicants are provided with information on organisations that provide legal assistance and healthcare services, and their rights and obligations within the reception facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are also informed about access to healthcare services by social workers or medical staff in the reception facilities. The information is typically provided in both written format (as part of the admission package) and orally in the applicant’s preferred language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, applicants are informed about their employment-related rights at the time they submit their asylum application. This information is provided by the asylum authority and includes written documentation detailing relevant legal provisions on employment. Social workers or the case officer may provide verbal clarification if the applicant has further questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about accessing education when they submit their asylum application. The asylum authority provides this information, and social workers in the reception facilities assist with the enrolment process for children. Information is provided in both written format and verbally, depending on the needs of the applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Services Provided to Asylum-Seekers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention are informed about the reasons for their detention and the procedures for challenging the detention order in the detention order itself and orally. The asylum authority provides this information at the time of detention or when the detention decision is formally notified to the applicant. When applicants are placed in an asylum detention centre, they receive written information in their mother tongue or in a language they understand, outlining the conditions of admission, the benefits they are entitled to under the legislation and the obligations they must adhere to in relation to the reception conditions. Additionally, the written material describes the rules of the detention centre and its daily routine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information for applicants is provided by the case officer or, in the case of reception, by the social worker in the social services of the asylum detention centre.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1233,199 +1505,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9AA016E5"/>
+    <w:nsid w:val="FBFB1EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CC4A7AC"/>
+    <w:nsid w:val="6A3B73A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1676,55 +1981,206 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="D25E5A43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1805,55 +2261,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrant-integration.ec.europa.eu/library-document/implementing-government-decree-3012007-xi-9-act-lxxx-asylum_en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00.38" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/az-altalanos-szabalyoktol-eltero-menedekjogi-kerelem-benyujtasanak-feltetelei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/as-a-refugee-in-hungary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/dublin-procedure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/services-provided-to-asylum-seekers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7626" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7630" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7631" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7633" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7634" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7635" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7637" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrant-integration.ec.europa.eu/library-document/implementing-government-decree-3012007-xi-9-act-lxxx-asylum_en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00.38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/az-altalanos-szabalyoktol-eltero-menedekjogi-kerelem-benyujtasanak-feltetelei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/as-a-refugee-in-hungary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/dublin-procedure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oif.gov.hu/services-provided-to-asylum-seekers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>