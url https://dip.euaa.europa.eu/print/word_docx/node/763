--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -326,51 +326,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -462,51 +462,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FC8468D6"/>
+    <w:nsid w:val="67FE0316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>