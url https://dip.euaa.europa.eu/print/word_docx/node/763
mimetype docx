--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Interior publishes 2024 migration report zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Interior publishes 2024 migration report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2024 report on the implementation of Lithuania's migration policies and monitoring of migration processes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> covered among others, asylum matters:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Preparations have been launched for the implementation of the European Union Pact on Migration and Asylum: by Order No. 10 of the Minister of the Interior of the Republic of Lithuania of 10 May 2024 1V-336 an inter-institutional working group was established, tasked with assessing the capacities, gaps and needs of the migration and asylum system of the Republic of Lithuania, taking into account the regulations established by the Pact, preparing a national plan for the implementation of the Pact and coordinating its implementation and other activities related to the Pact. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 10 December 2024, the Order of the Ministers of the Interior and Social Security and Labour of the Republic of Lithuania No. 1V742/AI-895 approved the National Implementation Plan for the European Union Pact on Migration and Asylum, and prepared a draft Contingency Plan 11 December 2024, the EC Communication to the European Parliament and the Council on combating hybrid threats arising from the use of migration as a weapon and strengthening security at the EU's external borders was submitted; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -153,51 +155,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (25 June, 2025), Vyriausybėje pristatyta 2024 m. migracijos procesų ataskaita [The Government has presented the 2024 Migration Processes Report],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/vidaus-reikalu-ministerija-pristate-migracijos-ataskaita/ÿ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -326,187 +329,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67FE0316"/>
+    <w:nsid w:val="ED24D369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -739,51 +775,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ministry-interior-publishes-2024-migration-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/public/canonical/1752046040/9627/2024%20m.%20Migracijos%20proces%C5%B3%20steb%C4%97senos%20ataskaita.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vidaus-reikalu-ministerija-pristate-migracijos-ataskaita/%C3%BF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>