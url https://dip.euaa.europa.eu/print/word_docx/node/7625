--- v2 (2026-07-15)
+++ v3 (2026-10-15)
@@ -25,92 +25,101 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 23/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway is bound by EU legislation and has transposed relevant provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulations of 15 October 2009 on the entry of foreign nationals into the kingdom of Norway and their stay in the realm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (immigration regulations) §17-17.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulations of 15 October 2009 on the Entry of Foreign Nationals into the Kingdom of Norway and Their Stay in the Realm (Immigration Regulations)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -164,198 +173,203 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utlendingsdirektoratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UDI)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception Centre staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiets utlendingsenhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (NPIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiets utlendingsenhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (NPIS), Caritas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiets utlendingsenhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (NPIS) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utlendingsdirektoratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UDI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application </w:t>
             </w:r>
           </w:p>
@@ -381,92 +395,94 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utlendingsdirektoratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UDI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utlendingsdirektoratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UDI), municipalities, Norwegian Directorate of Integration and Diversity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure </w:t>
             </w:r>
           </w:p>
@@ -599,153 +615,157 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding third-country nationals in detention, information about the possibility to apply for international protection is also provided by the police. This is typically done early in the detention process, and the information is communicated either orally or in written form, depending on the individual's needs and the operational setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.asylbarn.no</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Norway, applicants for international protection receive information about the Dublin III Regulation and the related procedures at an early stage in the asylum process. This information is provided during the initial registration interview conducted by the National Police Immigration Service (NPIS). At this stage, applicants are informed about the purpose of the Dublin Regulation, the criteria used to determine which Member State is responsible for examining their asylum application, and the possibility of being transferred to another Member State under the regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NPIS is the primary authority responsible for providing this information. However, if the police have not already provided adequate information at the registration stage, the Norwegian Directorate of Immigration (UDI) ensures that the applicant receives the necessary details once the case is transferred to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information on the Dublin procedure is communicated using a combination of oral explanations, written materials (such as brochures or leaflets), and video resources. These materials are designed to be accessible and are offered in multiple languages, commonly spoken by asylum seekers in Norway. These typically include Arabic, Dari, Pashto, Somali, and Tigrinya, among others. Where needed, interpreters are present during interviews.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The common EU information leaflet on the Dublin III Regulation is used as a foundation but is complemented with national-specific content. This additional information includes relevant contact details for asylum authority, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Supervisory Authority</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, legal aid providers, IOM, the UNHCR office, and the Eurodac controller, ensuring that applicants are aware of the support structures available to them in Norway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Although there is no specific information materials developed solely for applicants with special needs in the context of the Dublin procedure, there are general resources available for vulnerable groups within the broader asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once an applicant receives a transfer decision under the Dublin III Regulation, they are assigned a lawyer who provides detailed information on the decision and the legal remedies available. This legal representative supports the applicant throughout the appeal process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publicly available resources on the Dublin procedure in Norway include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://asylbarn.no/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://youtu.be/tmd-6QtVn90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Norway, there is no designated admissibility interview as defined in the Asylum Procedures Regulation (APR). However, all applicants for international protection undergo an interview conducted by the National Police Immigration Service (NPIS) at the early stage of the asylum process. This interview includes the assessment of whether the case may be processed under the inadmissibility procedure, where applicable. Typically, applicants who may fall under this category are identified even before the police interview, used to identify the correct procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -883,51 +903,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the travel phase, IOM continues to provide support, including pre-travel medical checks, travel arrangements, and any additional information related to the journey to Norway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival in Norway, refugees are settled directly into receiving municipalities. From this point, the responsibility for further information provision shifts to the local authorities, in line with their obligations under the Integration Act. These authorities continue the orientation and integration support based on national standards and local implementation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ny i Norge - Forside | Ny i Norge</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection in Norway receive information about their rights and obligations associated with their protection status primarily at the moment their protection status is granted. This information is provided by the Norwegian Directorate of Immigration (UDI) through the official decision document. While the decision itself is written in Norwegian, it is accompanied by a summary in a language the beneficiary can understand. Additionally, the document includes a QR code linking to a video in the applicant’s native language, where a clear summary of all the important information is provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -997,106 +1018,112 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is primarily provided by designated information officers or other staff members at the reception centres, sometimes supplemented by external agencies such as health services, child welfare authorities, police, and the International Organization for Migration (IOM). The Norwegian Directorate of Immigration (UDI) has developed detailed presentations and guidance for several modules, while reception centres are responsible for adapting and delivering the full programme. Information is provided through diverse media including PowerPoint presentations, films, interactive exercises, group discussions and excursions. Most materials are visually based and delivered with interpreter assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specialised information sessions and materials are provided for children and young people aged 12 to 18. Legal assistance and representation are explained within the asylum process module, while health-related information is covered both in group sessions and individually by staff or affiliated municipal nurses. Employment and education rights are included in various modules and communicated through individual or group formats, focusing on dialogue and interaction. Reception centres also collaborate with volunteer organizations to offer additional support and information. Publicly available resources and detailed guidelines are accessible through UDI’s official channels to support transparency and comprehensive information provision throughout the reception phase. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Krav til ordinære plasser</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Krav til drift av transittplasser</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rutinebeskrivelse-for-asylmottak-med-transitt-og-ordinare-plasser_200620.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum reception centres: Information programme for adults - UDI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylmottak: Informasjonsarbeid for barn og unge - UDI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Veileder for informasjonsarbeid i mottak</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals placed in immigration detention in Norway, typically at Trandum Detention Centre operated by the Norwegian Police Immigration Service, receive comprehensive information about their detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1201,199 +1228,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Norway</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32B7F211"/>
+    <w:nsid w:val="382721CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1497,51 +1557,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64677898"/>
+    <w:nsid w:val="984F540F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1777,51 +1837,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/en/dokumenter/regulations-of-15-october-2009-on-the-en/id635343/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/en/about-the-udi/organisasjon-og-ledelse/organisasjon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politiet.no/om/organisasjonen/sarorganene/politiets-utlendingsenhet/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asylbarn.no" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.datatilsynet.no/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylbarn.no/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/tmd-6QtVn90" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyinorge.no/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/globalassets/global/asylmottak/krav-til-drift-av-transittplasser.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/globalassets/global/asylmottak/rutinebeskrivelse-for-asylmottak-med-transitt-og-ordinare-plasser_200620.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/en/asylum-reception-centres/jobber-i-mottak/informasjonsarbeid-i-mottaket/informasjonsprogram-for-voksne/#undefined" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/asylmottak/jobber-i-mottak/informasjonsarbeid-i-mottaket/informasjonsarbeid-for-barn-og-unge/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/globalassets/asylmottak/vedlegg/udi_veileder-informasjonsarbeid-i-mottak.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>