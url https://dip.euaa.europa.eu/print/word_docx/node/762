--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Cabinet of Ministers extended the reinforced border guard regime until December 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Cabinet of Ministers extended the reinforced border guard regime until December 2025, in response to ongoing high levels of irregular immigration attempts along the Latvian-Belarusian border. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The extended regime applies to several parishes and towns in Ludza, Kraslava, and Augsdaugava municipalities, as well as Daugavpils and Kaunata parish in Rezekne municipality. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision was made to ensure the integrity of the state border and mitigate security risks, as the number of illegal border crossing attempts has significantly increased in recent months. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 1 January to 25 June 2025, a total of 5,534 illegal crossing attempts were prevented, while 12 individuals were allowed entry on humanitarian grounds. </w:t>
       </w:r>
@@ -76,51 +88,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The construction of advanced border infrastructure remains a priority for Latvia and is expected to be completed by the end of 2026. Latvia also stresses the importance of regional cooperation to ensure consistent border protection across all countries bordering Belarus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Border Guard | Valsts robežsardze (25 June, 2025), Valdība pagarina pastiprinātu robežapsardzības sistēmas darbības režīmu līdz šā gada 31. decembrim [The government extends the enhanced operating regime of the border protection system until 31 December this year],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rs.gov.lv/lv/jaunums/valdiba-pagarina-pastiprinatu-robezapsardzibas-sistemas-darbibas-rezimu-lidz-sa-gada-31-decembrim-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.06.2025</w:t>
       </w:r>
@@ -155,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,51 +277,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -422,51 +434,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07B8B472"/>
+    <w:nsid w:val="914BC71D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -695,51 +707,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/cabinet-ministers-extended-reinforced-border-guard-regime-until-december-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rs.gov.lv/lv/jaunums/valdiba-pagarina-pastiprinatu-robezapsardzibas-sistemas-darbibas-rezimu-lidz-sa-gada-31-decembrim-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/cabinet-ministers-extended-reinforced-border-guard-regime-until-december-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rs.gov.lv/lv/jaunums/valdiba-pagarina-pastiprinatu-robezapsardzibas-sistemas-darbibas-rezimu-lidz-sa-gada-31-decembrim-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>