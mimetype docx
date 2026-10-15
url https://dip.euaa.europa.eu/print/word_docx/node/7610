--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -32,329 +32,352 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7596" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7597" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7598" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7599" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7600" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7601" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7602" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7603" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First instance determination</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7604" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7605" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7606" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Content of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7607" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information in reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7608" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7609" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">In detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 20/05/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands is bound by EU legislation and has transposed relevant provisions through the Aliens Law 2000 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vw 2000, (23 November 2000) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands is bound by EU legislation and has transposed relevant provisions through the Aliens Law 2000 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vw 2000, (23 November 2000) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -412,297 +435,304 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Central Agency for the Reception of Asylum Seekers (</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
@@ -757,51 +787,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(INS | IND), UNHCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -840,67 +871,69 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention are informed about their right to apply for international protection, usually upon arrival at the detention facility. The information is delivered orally and in writing by the IND or a lawyer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Apply for asylum in the Netherlands | IND</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Voorlichtingsfolders over de Asielprocedure en de Gezinsherenigingsprocedure (available via the Dutch Council for Refugees).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provision of information on the application of the Dublin III Regulation is structured into two distinct parts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -916,196 +949,203 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After the decision on the Dublin procedure is made, the Repatriation and Departure Service (DT&amp;V) takes over and provides written information on the transfer process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Both leaflets are provided in hard copy and are available online:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dutch Refugee Council website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IND website</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The leaflets are available in Albanian, Arabic, Armenian, Chinese, English, Farsi, French, Pashtu, Portuguese, Russian, Spanish, Somali, Tigrinya and Urdu. Additionally, DT&amp;V provides information in languages commonly spoken by applicants, including Amharic, Arabic, Armenian, English, Farsi, French, Kurdish, Russian, Somali, Spanish, Turkish, and Dutch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are versions of Leaflets A and B which are tailored for unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before the first interview with the IND, applicants are informed of their right to legal assistance. If a Dublin decision is issued, it is provided in writing, outlining the applicant's right to appeal the decision and explaining how to access legal remedies. Following the decision, DT&amp;V sends an invitation for a return interview and provides an additional information leaflet about the Dublin transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum procedures in the Netherlands | IND</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Available in Dutch and English)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The asylum procedure | MyCOA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Basic information on the Dublin procedure in English, Arabic, French, Farsi, Russian, Somali, Spanish, Tigrinya and Turkish)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">RefugeeHelp - Dublin procedure in Nederland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Available in English, Arabic, Turkish, Farsi, French, Dari, Somali and Tigrinya)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Leaflet Dublin procedure - Dutch Refugee Council 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (English)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin-claim | Return process | RDS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Leaflet on return possibilities after a transfer decision, available in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A separate admissibility interview is not conducted. Instead, the determination of admissibility occurs within the standard asylum procedure. At the conclusion of the application interview, typically on the third day of the application phase, applicants are provided with a brochure detailing the subsequent steps in the asylum process, including the personal interview. This brochure introduces applicants to the purpose, importance and structure of the personal interview, offering them a foundational understanding of what to expect.</w:t>
       </w:r>
     </w:p>
@@ -1221,120 +1261,125 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection receive a brochure on their rights and obligations with the final decision on their application. The brochure outlines the procedure to obtain a residence permit, the necessity of informing the IND about significant changes and their entitlements, including housing and basic needs. A few days later, beneficiaries meet with a case officer from the reception agency to discuss the next steps. Additional information is available on the IND’s website, and more clarification can be requested from the Dutch Council for Refugees or case officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After arriving at the reception centre, asylum seekers and protection status holders have support interviews with their case manager. These interviews cover future planning and integration opportunities, including </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">volunteer work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">on-the-job training programmes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and integration and participation initiatives. For example, beneficiaries may explore options like lessons in Dutch as a Second Language (NT2), Knowledge of Dutch Society and introMAP, which are all part of the Preparation for Civic Integration Programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA provides beneficiaries with information on employment opportunities through case managers. The case managers help connect beneficiaries to volunteer jobs and training opportunities in local organisations, such as sports clubs and care institutions. Information on employment is also accessible through the MyCOA </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which contains resources in multiple languages about participation activities. The Foundation for Student Refugees (UAF) offers specific advice, counselling and financial support for refugee students and professionals seeking to integrate into the Dutch labour market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education information is provided through one-on-one meetings with a designated COA contact person for children and parents in reception centres. They coordinate activities and provide guidance on educational opportunities for children. The "Guide for Minis", "Guide for Kids" and "Guide for Teens" inform families about living in asylum centres and accessing education. These materials are complemented by a comic book, "I'm Just Trying to Live", which provides advice and information for children aged 10 to 23 in multiple languages.  Adults older than 18 years can request individual consultations to receive tailored advice about accessing education in their specific situation. More information is available on a specific section of the MyCOA </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA informs asylum seekers about the Dutch healthcare system upon arrival through group sessions and individual conversations. Topics include differences between Dutch healthcare and their home country, emergency protocols and accessing medical services at reception centres. The MyCOA </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides additional resources, including information about local health services, in ten different languages. New arrivals are offered a medical intake (not compulsory) and a tuberculosis (TB) check if they are from a country with an increased TB risk. Public healthcare responsibilities, including vaccinations and hygiene checks, are managed by the Municipal Health Service (GGD GHOR). The BAMBOO programme helps asylum seekers build resilience and address psychological or stress-related symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries receive a brochure detailing the process for obtaining a residence permit along with the final decision. This brochure explains the steps, required actions and approximate timelines. Case officers and COA staff provide additional support to ensure beneficiaries understand and complete the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in reception</w:t>
       </w:r>
     </w:p>
@@ -1465,98 +1510,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview concludes with the signing of the Rights and Obligations document, confirming that the asylum seeker understands the information and has sufficient language skills to comprehend the document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is delivered through handouts, PowerPoint presentations, videos on house rules and rights and the "Welcome to the COA!" information folder. These materials are available in ten languages: English, Arabic, French, Dutch, Farsi, Russian, Somali, Spanish, Tigrinya and Turkish. For less-literate asylum seekers, QR codes in a 'Welcome Envelope' link to instructional videos on MyCOA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In-depth group sessions are organised within 45 days of arrival, covering three themes: healthcare, safety and living at the COA centre. MyCOA </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> also serves as a comprehensive platform for information on reception, rights, obligations, healthcare, employment, asylum procedures and integration, available in the same ten languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For applicants with specific needs, such as unaccompanied minors, COA staff are trained to assess vulnerabilities and provide tailored information. Vulnerability focal points among COA staff ensure applicants with special needs receive adequate support. Furthermore, MyCOA provides hyperlinks to external partner organisations for additional assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival, asylum seekers are informed about healthcare organisations in the Netherlands, including the compulsory medical intake and TB testing for high-risk countries. COA provides group sessions on healthcare, and asylum seekers are directed to the GZA Health Centre for Asylum Seekers. GGD GHOR, the Municipal Health Service, manages public healthcare, including pediatric care, infectious disease prevention and mental health support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum seekers receive information about their employment rights through COA group sessions and via MyCOA. Information includes the process for applying for work, legal restrictions and opportunities for participation in the labour market and volunteer work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum seekers, particularly children, are provided with information on education in the Netherlands through a combination of group sessions, one-on-one meetings with COA staff and resources like the "Guide for Minis", "Guide for Kids" and "Guide for Teens". Unaccompanied minors receive individual support to facilitate their access to education. The MyCOA platform also provides information on educational opportunities for adult asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information on healthcare, legal assistance and education, please refer to the relevant sections on </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MyCOA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention are informed at three separate stages about the reasons for their detention and the procedure to challenge the detention order: during the interview prior to the detention, in the written decision for detention and through an informative brochure.</w:t>
       </w:r>
     </w:p>
@@ -1658,199 +1705,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82ACA402"/>
+    <w:nsid w:val="D9902B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1954,51 +2034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C6C7765A"/>
+    <w:nsid w:val="F8F1CD81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2102,51 +2182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="12F38F09"/>
+    <w:nsid w:val="61519B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2250,51 +2330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="95706C69"/>
+    <w:nsid w:val="F3CB3BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2398,51 +2478,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DD4034B7"/>
+    <w:nsid w:val="6FB34BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2687,51 +2767,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7596" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7600" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7601" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7603" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011823&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/organisatie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/nl/voorlichtingsfolders-over-de-asielprocedure-en-de-gezinsherenigingsprocedure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en/my-future/the-asylum-procedure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refugeehelp.nl/nl/asylum-seeker/article/100038-de-dublinprocedure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/sites/default/files/2023-11/dublinprocedure_2023_engels.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dienstterugkeerenvertrek.nl/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en/werken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en/support-programmes-now-and-later" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>