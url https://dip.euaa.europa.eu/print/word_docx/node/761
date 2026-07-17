--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E509C76"/>
+    <w:nsid w:val="9FD972AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>