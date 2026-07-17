--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">IND calls for the abolition of judicial penalties for asylum applications zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration and Naturalisation Service (IND) is calling for the abolition of judicial penalty payments for delays in asylum decisions, arguing that the system is counterproductive and drains resources. In 2024, the IND paid EUR 36.8 million in penalties, with another EUR 25 million already paid in the first 5 months of 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND reported that it has been receiving more applications than the number for which the organisation is equipped, leading to an increase in the number of cases which cannot be decided within the timeframe. IND Director-General Rhodia Maas stated that the penalties do not speed up decisions and divert capacity and public funds away from processing applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
@@ -366,51 +364,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9FD972AC"/>
+    <w:nsid w:val="07DFC292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +637,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-calls-abolition-judicial-penalties-asylum-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/ind-schaf-rechterlijke-dwangsom-af" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/ind-schaf-rechterlijke-dwangsom-af" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>