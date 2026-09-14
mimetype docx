--- v2 (2026-07-17)
+++ v3 (2026-09-14)
@@ -7,99 +7,103 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">IND calls for the abolition of judicial penalties for asylum applications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration and Naturalisation Service (IND) is calling for the abolition of judicial penalty payments for delays in asylum decisions, arguing that the system is counterproductive and drains resources. In 2024, the IND paid EUR 36.8 million in penalties, with another EUR 25 million already paid in the first 5 months of 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND reported that it has been receiving more applications than the number for which the organisation is equipped, leading to an increase in the number of cases which cannot be decided within the timeframe. IND Director-General Rhodia Maas stated that the penalties do not speed up decisions and divert capacity and public funds away from processing applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (25 June, 2025), IND: ‘Schaf rechterlijke dwangsom af ‘ [IND: 'Abolish judicial penalty'],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/nl/nieuws/ind-schaf-rechterlijke-dwangsom-af</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -228,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07DFC292"/>
+    <w:nsid w:val="D41D0FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -637,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/ind-schaf-rechterlijke-dwangsom-af" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-calls-abolition-judicial-penalties-asylum-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/ind-schaf-rechterlijke-dwangsom-af" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>