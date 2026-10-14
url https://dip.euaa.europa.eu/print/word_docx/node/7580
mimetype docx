--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -7,110 +7,373 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7566" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7567" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7568" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7569" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7570" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7571" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7572" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7573" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7574" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7575" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7576" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7577" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7578" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7579" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 15/7/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cyprus is bound by EU legislation and has transposed relevant provisions through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugees Law 2000 (6(I)/2000) | Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000), (12 December 2020)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12 January 2020: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugees Law 2000 (6(I)/2000) | Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000), (12 December 2020)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -197,300 +460,307 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service |</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Administrative Courts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
@@ -602,169 +872,175 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, additional guidance on the Dublin procedure is provided, while in the framework of the vulnerability screening, applicants are given tailored information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals who are detained in Cyprus are also provided with information on their right to make an application for international protection. Information leaflets are available at all detention facilities and are provided to individuals who express a desire to apply for asylum. This information is made available by the facility’s staff, and once the application is completed, it is submitted to the Cyprus Asylum Service for further processing. In the main detention centre, a fingerprinting system managed by the Cyprus Asylum Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cyprus Refugee Law (6(I)/2000)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cyprus Ministry of Interior - Asylum Service</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR Cyprus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IOM Cyprus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants seeking international protection receive detailed information on the Dublin III Regulation during an information session on the asylum procedure. EUAA Information Officers are responsible for providing information on the Dublin procedure. These officers are trained to explain the Dublin III Regulation and its implications to applicants, ensuring that they understand their rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information provided to applicants covers the responsibility of the country where the asylum application is lodged, which must comply with the Dublin III Regulation in determining which EU Member State is responsible for processing the claim. The explanation includes two stages: if the applicant has passed through another European country before applying for international protection or if they have first-degree relatives residing in another European country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is primarily provided through an information leaflet and is made available in all languages that are spoken or expected to be understood by applicants residing in the First Reception Centre or a detention facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to the common information leaflet, applicants are provided with an "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Exit Info Package</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" when they leave the First Reception Centre ("Pournara"). This package contains additional information on relevant services, where to apply for various types of support, and details on how to navigate their next steps in the asylum process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are targeted materials available to applicants with special needs, such as unaccompanied minors or survivors of human trafficking, within the context of the Dublin procedure. Detailed information on vulnerable applicants is available through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cyprus Asylum Service website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding relocation, Cyprus has set a cut-off date for applicants eligible for relocation, which was implemented on 1 January 2023. The relocation process begins after a thorough screening of applicants' files to determine eligibility based on criteria set by other EU Member States. These criteria may include family composition, vulnerability or other specific factors. Once the selection process is completed, applicants who meet the criteria are informed about the possibility of relocation. They are then invited to an information session organised by the Asylum Service and the EUAA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once a transfer decision under the Dublin III Regulation is made, applicants are informed about legal remedies and the steps they can take to contest the decision. In the First Reception Centre, a designated Dublin officer is responsible for informing eligible applicants about their upcoming Dublin interview and the associated legal rights. The officer provides applicants with details about the interview process and the legal options available to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -905,54 +1181,55 @@
         <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus does not implement resettlement and humanitarian admission programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon receiving a positive decision on their asylum application, beneficiaries of international protection are provided with essential information on their </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rights and obligations under the Cyprus Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. These rights are like those of Cypriot citizens. This information is provided by the Cyprus Asylum Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries have the right to access the general education system, further training and retraining programmes. They can also seek recognition of foreign educational certificates, diplomas and degrees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries are entitled to access the legal system, including the right to use the courts without the need to provide guarantees for judicial expenses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1107,52 +1384,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision is provided by officers of the Asylum Service who are posted at the Menoyia Detention Centre for Irregular Migrants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1205,199 +1482,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07BF27E2"/>
+    <w:nsid w:val="9F7CC823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,52 +1810,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="A26BBC5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1626,55 +2087,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2020_1_142.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/2000_1_6/full.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/asylumservice10_en/asylumservice10_en?OpenDocument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/cy/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyprus.iom.int/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/0F2309A3D5BC6D33C2258329003060E9/%24file/EXIT_INFO_PACKAGE_FINAL.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/D933248E50A506D1C225846300351BB3/%24file/INFORMATION%20LEAFLET%20for%20Beneficiaries%20of%20International%20Protection_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7566" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7568" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7570" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7572" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7579" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2020_1_142.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/2000_1_6/full.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/asylumservice10_en/asylumservice10_en?OpenDocument" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/cy/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyprus.iom.int/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/0F2309A3D5BC6D33C2258329003060E9/%24file/EXIT_INFO_PACKAGE_FINAL.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/D933248E50A506D1C225846300351BB3/%24file/INFORMATION%20LEAFLET%20for%20Beneficiaries%20of%20International%20Protection_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>