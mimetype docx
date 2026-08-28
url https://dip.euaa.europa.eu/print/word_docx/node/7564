--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,116 +7,372 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7550" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7551" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7552" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7553" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7554" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7555" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7556" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7557" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7558" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7559" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7560" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7561" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7562" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7563" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Lithuania is bound by EU legislation and has transposed relevant provisions through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related amendments to the act. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -167,350 +423,359 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception and Integration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priėmimo ir integracijos agentūra </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard Service (SBGS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard Service (SBGS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard Service (SBGS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Department | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Department | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception and Integration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priėmimo ir integracijos agentūra </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception and Integration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priėmimo ir integracijos agentūra </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Department | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -528,169 +793,174 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal basis for the provision of information to applicants for international protection in Lithuania is established under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, along with its subsequent amendments. According to article 71(1)(2), every applicant for asylum has the right to receive, free of charge and in a language they understand, essential information about their rights and obligations, as well as the potential consequences of failing to comply with these duties. Furthermore, this article requires that applicants be informed about the procedural aspects of their application, thereby guaranteeing transparency and enabling informed participation in the asylum process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Lithuania, the screening procedure as outlined in the Screening Regulation and the Asylum Procedures Regulation, will enter into application as of 12 June 2026. Until then, information related to asylum procedures is provided at the point when a third-country national expresses the intention to seek international protection. At this stage, the State Border Guard Service is responsible for informing individuals of their right to apply for asylum in a language the applicant understands. Lithuanian legislation does not differentiate between the “making” and “lodging” of an application, both are treated as a single step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The setting and format in which information is provided vary. Upon initial registration, applicants receive a printed document detailing the procedural steps, their rights and obligations, and relevant timelines. This document is generated automatically by the MIGRIS system and can be printed in multiple languages depending on the applicant’s nationality. In practice, information is often delivered individually, though group formats are not excluded. Leaflets and brochures, available at border crossing points, are used for dissemination and may be complemented by oral explanations from the officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision is the responsibility of the competent authorities, particularly the State Border Guard Service and the Migration Department, although NGOs such as the Lithuanian Red Cross also contribute by producing and distributing complementary materials. The content typically includes details on the asylum process, applicants’ rights and responsibilities, the purpose of the initial interview, the principle of confidentiality, and the consequences of non-compliance with procedural requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materials are available in a range of languages, including English, Arabic, Armenian, Dari, Farsi, Hindi, Pashto, Tajik, Georgian, Spanish, Lithuanian, French, Russian, and Vietnamese. The information is delivered in different formats: written leaflets, oral communication, and online resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information and leaflets are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">official website of the Migration Department</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lithuanian Red Cross leaflet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, no specific materials are available for applicants with special needs, such as unaccompanied minors or victims of trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 65 of the Law on the Legal Status of Foreigners, third-country nationals held in detention facilities, border crossing points, or transit zones must be informed about their right to seek asylum if there is any indication that they may wish to apply. This information must be provided in a language they understand and is typically shared during the process of determining their legal status. The responsible authority for delivering this information is the State Border Guard Service, and the format is primarily oral communication, supported by written materials where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Lithuania, information regarding the Dublin III Regulation is provided to asylum applicants at the initial stage of the asylum procedure upon their arrival to the country. This information is communicated by officers of the State Border Guard Service, who are responsible for informing applicants in a language they understand, both orally and in writing. Additionally, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin-specific leaflets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, prepared by the Migration Department, are issued to applicants and made available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Migration Department’s website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. These materials outline the Dublin procedure and the rights of applicants under this framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provision of information continues upon lodging an application for asylum, at which point an initial interview is conducted. The aim of this interview is to gather data on the applicant and any accompanying family members, to trace the route, to Lithuania and to collect information relevant for determining which EU Member State is responsible under the Dublin Regulation and to record the applicant’s reasons for seeking protection. A separate Dublin-specific interview is only conducted in rare cases, typically when additional clarification is required to determine responsibility for examining the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Department and the State Border Guard Service share responsibility for providing information on the Dublin procedure. The information includes an explanation of the purpose and scope of the Dublin Regulation, the applicant’s right to a personal interview, the criteria used to determine the Member State responsible, and the right to appeal a transfer decision. The Dublin leaflet distributed to applicants includes contact details of Lithuanian state institutions and international organisations, such as the UNHCR, that offer assistance. Furthermore, asylum seekers may directly contact the Migration Department or the UNHCR office in Lithuania for additional guidance on the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -704,54 +974,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania also provides targeted materials for applicants with special needs in the context of the Dublin system. This includes information specifically designed for unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding relocation and transfers, the State Border Guard Service is responsible for organising and enforcing transfers under the Dublin procedure. They are also tasked with informing applicants about transfer modalities, including how the transfer will be carried out, timelines, and what support is available. When a transfer decision is issued, the applicant is notified by the Asylum Division of the Migration Department and the decision is delivered in person. Interpretation services are arranged when necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The transfer decision includes a statement of the decision itself, the reasons and legal basis for the decision, information on the applicant’s right to appeal and details on the availability of free legal assistance. It also clearly states the deadline for lodging an appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For publicly available information materials related to the Dublin procedure in Lithuania, applicants can refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the Dublin leaflets hosted on the Migration Department’s official website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Lithuania, when an applicant is scheduled for a personal or admissibility interview, they are notified in advance through an official written invitation issued by the Migration Department. This invitation is bilingual, written in Lithuanian and the applicant’s native language or a language they understand. The invitation includes details such as date, time, and place of the interview, as well as the applicant’s obligation to cooperate with the Migration Department. It also requests the applicant to indicate whether they agree to participate and whether they wish to have a legal representative present.</w:t>
       </w:r>
     </w:p>
@@ -818,66 +1089,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As for legal assistance and representation, asylum seekers are informed of their right to free legal aid, especially in the context of appealing a negative decision on their asylum application. In line with Article 71(1)(2) of the Law on the Legal Status of Foreigners, applicants receive information free of charge and in a language they understand on their rights and obligations during the asylum procedure, including information about free legal assistance available for appeals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special provisions exist for detained asylum seekers. Under Article 114(3) of the same law, any individual placed in detention is immediately informed in writing, in a language they understand about the reasons for their detention, the procedures for appealing the detention, and the possibility of obtaining free legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Targeted information is also developed for applicants with special needs, such as unaccompanied minors (UAMs), who receive specific materials tailored to their needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Migration Department website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR Lithuania website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provide information on legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania currently does not implement resettlement and humanitarian admissions programme.</w:t>
       </w:r>
     </w:p>
@@ -955,54 +1228,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Lithuania, applicants for international protection accommodated in reception centres receive comprehensive information about their rights, obligations, and reception conditions within 10 days of their arrival. This is the responsibility of a designated staff member of the Reception and Integration Agency, who delivers the information both orally and in writing, in a language the applicant understands. The information includes rights and duties under Lithuanian law, available healthcare services, cash allowances and benefits and the range of services provided at the temporary accommodation facility. Additionally, applicants are informed about institutions, agencies, NGOs, and volunteer organisations that can provide legal, psychosocial, and other types of assistance, along with the relevant contact details (addresses, phone numbers, websites).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants must also be informed no later than the first working day after accommodation about the internal rules of the reception centre, approved by the Agency’s Director. The rules are presented in writing, translated into a language understood by the applicant, and a signed acknowledgment of receipt is required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is provided in person, during individual sessions, and reinforced via group information sessions conducted regularly in the common areas of the reception centres. Visual and written materials, such as leaflets, posters, and brochures, are also displayed prominently in the common spaces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Reception and Integration Agency is the main authority responsible for developing and disseminating these materials. In collaboration with NGOs such as the Lithuanian Red Cross, additional legal counselling and psychosocial support are provided. The Red Cross also supports applicants in family reunification cases. The information materials, developed by both the agency and NGOs, are available in written, oral, and visual formats, and are also accessible online through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Agency’s website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To ensure inclusivity, the information is available in English, Arabic, Azerbaijani, Bengali, Farsi, Hindi, Spanish, Lithuanian, Pashto, French, Tajik, Russian, Uzbek, Urdu, Turkish, Tamil, Ukrainian, Somali, Sinhala, and both Sorani and Kurmanji Kurdish, as well as Vietnamese. Additionally, tailored materials have been developed for applicants with special needs, including unaccompanied minors and victims of trafficking or sexual violence, with leaflets and posters prepared by both the agency and NGOs to address their specific needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about access to primary healthcare services, including vaccinations and essential medical care, in accordance with Lithuania’s national healthcare programs. This information is provided within 10 days of accommodation by the Agency’s staff, in a language the applicant understands, and through both individual consultations and visual materials placed throughout the facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1011,73 +1285,74 @@
         <w:t xml:space="preserve">Regarding employment rights, applicants who are eligible to work receive information and support via the Employment Service, which offers consultations, job-matching assistance, and employment mediation. The Reception and Integration Agency staff also provide in-person support and information sessions inside the reception centres. Additional consultations and job-seeking assistance may be provided remotely for other applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it comes to education, staff members of the Reception and Integration Agency conduct personal consultations and group information sessions and also offer remote consultations when needed. The sessions provide guidance on enrolment procedures, language support, and access to general and vocational education, including for children and adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Lithuania, third-country nationals placed in detention are informed of the reasons for their detention and the procedures for challenging the detention order immediately upon being detained. This obligation is laid out in Article 114(3) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners (Law No. IX-2206)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The information must be provided in writing, in a language the detained individual understands, and must also include a clear explanation of their right to appeal the detention decision as well as the possibility to access free legal aid. The responsible authority for delivering this information is the State Border Guard Service (SBGS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to legal information, detained individuals are also provided with details about the rules governing life in the detention facility and their rights and obligations while in detention. This is a procedural requirement that must be fulfilled within 10 days of the person’s arrival at the Foreigners’ Registration Centre, which operates under the SBGS. The information includes internal rules of conduct, access to services, disciplinary procedures, and general expectations during detention. It is primarily provided in writing, but if written communication is not possible, the information must be delivered orally in a language the foreigner can reasonably be expected to understand. The foreigner is then required to sign a declaration confirming that they have received this information.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1130,197 +1405,382 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="F06FA770"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1399,55 +1859,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/f97267229a8b11eea70ce7cabd08f150?jfwid=" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/en/about-the-ministry/structure-of-the-ministry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/en/noriu-gauti-prieglobst%C4%AF-lr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/02/2023_EN_RED-CROSS_A5_ATMINTINE-PRIEGLOBSCIO-PRASYTOJAMS_.pdf#:~:text=Lithuania%20is%20currently%20in%20a%20state%20of%20emergency,war%2C%20a%20state%20of%20emergency%20or%20extreme%20situation." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/en/atmintines-prieglobscio-prasytojams" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/noriu-gauti-prieglobst%C4%AF-lr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/lithuania/how-to-apply-for-asylum-in-lithuania/i-need-a-lawyer-and-or-an-interpreter-in-my-case/#:~:text=During%20the%20asylum%20interview%2c%20you%2cindicating%20your%20ILTU%20number%20%2a%20%29." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/vaizdine-meziaga-uzsienieciams/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7550" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7554" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7557" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7559" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7561" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7562" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/f97267229a8b11eea70ce7cabd08f150?jfwid=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/en/about-the-ministry/structure-of-the-ministry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/en/noriu-gauti-prieglobst%C4%AF-lr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/02/2023_EN_RED-CROSS_A5_ATMINTINE-PRIEGLOBSCIO-PRASYTOJAMS_.pdf#:~:text=Lithuania%20is%20currently%20in%20a%20state%20of%20emergency,war%2C%20a%20state%20of%20emergency%20or%20extreme%20situation." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/en/atmintines-prieglobscio-prasytojams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/noriu-gauti-prieglobst%C4%AF-lr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/lithuania/how-to-apply-for-asylum-in-lithuania/i-need-a-lawyer-and-or-an-interpreter-in-my-case/#:~:text=During%20the%20asylum%20interview%2c%20you%2cindicating%20your%20ILTU%20number%20%2a%20%29." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/vaizdine-meziaga-uzsienieciams/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>