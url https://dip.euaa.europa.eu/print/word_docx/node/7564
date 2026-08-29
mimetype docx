--- v1 (2026-08-28)
+++ v2 (2026-08-29)
@@ -1417,51 +1417,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1586,51 +1586,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F06FA770"/>
+    <w:nsid w:val="7F41D69A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>