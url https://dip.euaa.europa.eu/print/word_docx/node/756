--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New memorandum of understanding implements labour corridors for refugees zzzzzz</w:t>
+          <w:t xml:space="preserve">New memorandum of understanding implements labour corridors for refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new memorandum of understanding was signed between Italian ministries, UNHCR and partner organisations to implement labour corridors for refugees, a new legal pathway allowing qualified refugees to enter Italy for employment under Law No 50/2023. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The initiative enables the selection, training and hiring of refugees currently residing in Colombia, Egypt, Uganda and Jordan in the airport services, IT, shipbuilding and goldsmithing sectors. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A total of 70 refugees are involved in the initial phase, with plans to expand into other sectors and countries. The current labour corridors for refugees projects include:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -117,54 +130,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">These individuals will arrive in Italy by the end of 2025 and be employed in the airport services sector in Rome by Avia Partners S.p.A. The program is promoted by UNHCR, the Unione Industriali di Torino, Skillab, Diaconia Valdese, Pathways International, and Talent Beyond Boundaries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (27 June, 2025), Rifugiati: Firmato oggi il protocollo d’intesa per i corridoi lavorativi per apolidi e rifugiati [Refugees: Memorandum of understanding signed today for labour corridors for stateless persons and refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/it/notizie/comunicati-stampa/rifugiati-firmato-oggi-il-protocollo-d-intesa-i-corridoi-lavorativi-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,52 +209,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -293,187 +307,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FEFE7132"/>
+    <w:nsid w:val="58AC999F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -702,55 +749,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/new-memorandum-understanding-implements-labour-corridors-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/rifugiati-firmato-oggi-il-protocollo-d-intesa-i-corridoi-lavorativi-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/new-memorandum-understanding-implements-labour-corridors-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/rifugiati-firmato-oggi-il-protocollo-d-intesa-i-corridoi-lavorativi-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>