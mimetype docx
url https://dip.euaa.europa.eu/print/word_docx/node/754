--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,159 +42,165 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia is bound by the recast Asylum Procedures Directive and has transposed its provisions in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Patvēruma likums</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 05.01.2016. OP number: 2016 / 2.1, (17 December 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Patvēruma likums</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regulations of the Cabinet of Ministers No 488: Regulations Regarding the Register of Asylum Seekers | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministru kabineta noteikumi Nr. 456: Patvēruma meklētāju reģistra noteikumi, Latvijas Vēstnesis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 137, 19.07.2016. OP number: 2016/137.3, (12 July 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regulations of the Cabinet of Ministers No 727 on Provisions of the Personal Document of the Asylum Seeker | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministru kabineta noteikumi Nr. 727 Patvēruma meklētāja personas dokumenta noteikumi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (2 November 2021). </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
@@ -280,101 +286,103 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard (SBG) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts robežsardze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard (SBG) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts robežsardze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -387,306 +395,315 @@
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> State Border Guard (SBG) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts robežsardze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> State Border Guard (SBG) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts robežsardze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In imprisonment:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Latvian Prison Administration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieslodzījumu vietu pārvalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Office of Citizenship and Migration Affairs (OCMA)| </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PMLP) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Police of Latvia | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts policija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard (SBG) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts robežsardze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard (SBG) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts robežsardze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard (SBG) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsts robežsardze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office of Citizenship and Migration Affairs (OCMA)| </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PMLP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -695,51 +712,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 external sea border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Engure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -834,51 +852,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Skulte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ventspils</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 external air border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Daugavpils lidlauks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -913,51 +932,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Tukuma lidlauks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ventspils lidosta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 external land border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grebņeva-Ubiļinka (Убылинка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1004,91 +1024,94 @@
         <w:rPr/>
         <w:t xml:space="preserve">Terehova-Burački (Бурачки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zilupe-Posiņi (Посинь) (railway)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the September 2022 amendments to the Law on the “</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Agreement between the Government of the Republic of Latvia and the Government of the Republic of Belarus on the Simplification of Reciprocal Journeys of the Residents of the Border Areas of the Republic of Latvia and the Republic of Belarus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">", the application of Article 1 of the Law shall be suspended as of October 2022. This suspension will remain in effect until the Republic of Belarus puts an end to the violations of international law concerning Ukraine and fully compensates Ukraine for the breached of international law already committed. Thus, work of the Kaplava-Pļusi cross border (Плюсы) (local border traffic), Meikšāni-Gavriļino cross border (Гаврилино) (local border traffic), and Piedruja-Druja cross border (Друя)(local border traffic) is currently suspended. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By Cabinet Order No 184 of 12 March 2024 “</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">On the promulgation of the regime governing the reinforced border protection system” (‘Order No 184’)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and pursuant to Section 35 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the State Border of the Republic of Latvia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a reinforced border protection regime was introduced on 13 March 2024, to ensure the inviolability of the State border and the prevention of threats to the State. This regime has been repeatedly extended through the following Cabinet Orders:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cabinet Order No 744</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1106,70 +1129,72 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cabinet Order No 376</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regime governing the reinforced border protection system in certain administrative territories (territorial units) will be in force until 31 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> includes a provision according to which a person may personally request international protection to the State Border Guard at a border crossing point or in the border crossing transit zone before entering Latvia or in the territorial unit of the State Border Guard, if the person is already in Latvia. The above-mentioned Cabinet Order does not amend or change the procedure for submitting an asylum application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In June 2023, the parliament approved </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">legislative bills </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">that amended the State Border Law and the State Border Guard Law, building on Order No 518 of the Cabinet of Ministers on the Declaration of an Emergency Situation, which was adopted in 2021. The law provides the Cabinet of Ministers with the authority to declare a situation of emergency when it considers that there is a disproportionately high number of cases of illegal or attempted crossings of the state border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
@@ -1296,51 +1321,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">at external air borders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> includes a provision that a person may personally submit an application for granting refugee or alternative status to the State Border Guard:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) at the border crossing point or in the border crossing transit zone before entering the Republic of Latvia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2) in the unit of the State Border Guard, if the person is in the Republic of Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1362,51 +1388,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">at external land borders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> includes a provision that a person may personally submit an application for granting refugee or alternative status to the State Border Guard:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) at the border crossing point or in the border crossing transit zone before entering the Republic of Latvia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2) in the unit of the State Border Guard, if the person is in the Republic of Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1435,51 +1462,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">at external sea borders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> includes a provision that a person may personally submit an application for granting refugee or alternative status to the State Border Guard:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) at the border crossing point or in the border crossing transit zone before entering the Republic of Latvia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2) in the unit of the State Border Guard, if the person is in the Republic of Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1528,51 +1556,52 @@
         <w:t xml:space="preserve">non-refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The procedure may be delayed due to the lack of staff capacity. After submitting an application for asylum, a person has the right to reside in the country and is not subject to removal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The border procedure is governed by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which stipulates that if an asylum application is submitted at the border or in a transit zone before the applicant enters the country's territory, the Office of Citizenship and Migration Affairs is responsible for deciding on the admissibility of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 23 (6) of the Asylum Law mandates that the State Border Guard shall submit the information regarding the asylum seeker at its disposal, the information obtained in negotiation and the initial interview, and the application to the Office of Citizenship and Migration Affairs:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) within 10 working days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1582,51 +1611,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 29 (1) stipulates that the Office of Citizenship and Migration Affairs then has 5 working days to decide whether to accept the application for examination or leave it without an examination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 30 (2), if the application is submitted at a border crossing point or in a transit zone, the State Border Guard is responsible for providing the necessary support to asylum seekers with special procedural or reception needs. As per Sections 48 (4) 2) and 49 (1) 2), if a decision is made to leave the application without an examination, it can be appealed to the competent District Administrative Court within 5 working days, and the court is required to issue a decision within the same timeframe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 4 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that an asylum seeker can communicate with UNHCR representatives, upon request, also at the borders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
@@ -1657,51 +1687,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant can express their wish to apply for international protection either at any border-crossing point before entering Latvia or, if already in the country, at any State Border Guard territorial unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a person expressed the wish to acquire refugee or alternative status within the country to the Office of Citizenship and Migration Affairs, the State Police or Latvian Prison Administration they shall, without delay but not later than within three working days, contact the State Border Guard so that the asylum seeker could submit an application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 4 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that an asylum seeker can communicate with UNHCR representatives, upon request, also at the borders or in detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is not possible to make an application from outside the territory. Currently, there are no humanitarian admission programmes, protected entry procedures or protection visas in place.</w:t>
       </w:r>
@@ -1760,51 +1791,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practical steps to register the application: During registration, the State Border Guard takes photographs and fingerprints applicants (aged 14 years or older), identifies them and their nationality, and assesses any special reception or procedural needs. The State Border Guard may also inspect the applicant and their property and confiscate any items or documents that are pertinent to the asylum claim or could pose a risk. This process is documented, and examinations are conducted by officials of the same sex as the applicant, ensuring respect for human dignity and inviolability. For minors, inspections are carried out in the presence of a guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Data collection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications are registered by the State Border Guard in the Register of Asylum Seekers, which is governed by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulations Regarding the Register of Asylum Seekers.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The data include personal information, application details, photographs, fingerprints and any special reception or procedural needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Eurodac Regulation (604/2013), Article 9 obliges Member States to promptly take fingerprints of all fingers of every applicant for international protection who is 14 years or older. The new Eurodac Regulation (2024/1358), Article 15 obliges Member States to take the biometric data of every applicant for international protection who is 6 years or older.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
@@ -1975,137 +2007,141 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement to submit original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 8 (5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an applicant must submit their personal identity and travel documents to the State Border Guard until a final decision is made on their application for refugee or alternative status, unless they have another legal basis for residing in Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequence of a refusal to surrender documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 12 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an applicant has the obligation to cooperate with the authorities by providing all information as soon as possible. If an applicant does not respect the obligation to cooperate, this may affect the application for international protection and lead to a rejection of the application and the applicant may be removed from the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Return of original documents to the applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 8 (5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the documents are surrendered over to the State Border Guard until the final decision to grant or to refuse international protection has entered into effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In line with Section 7 (2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the State Border Guard has the right to seize objects and documents, if they may have a significance in examination of the application or if they may pose a threat to the asylum seeker or those around him or her. Minutes is drawn up regarding these activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant refuses to provide these documents/files, this may be considered as a refusal to cooperate. Documents/cases seized may be returned on a case-by-case basis, assessing the specific case of seizure and its purpose/justification. An asylum applicant has the right to submit additional information also in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirement to read digital data</w:t>
       </w:r>
     </w:p>
@@ -2121,251 +2157,261 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for applicants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confidentiality principle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confidentiality is regulated by Section 5 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Employees involved in the asylum process are prohibited from disclosing any information about an asylum seeker, including the fact of submitting an application, unless explicitly permitted by law or with the asylum seekers written consent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Violations of this confidentiality can result in disciplinary, administrative or criminal consequences. Additionally, when information is obtained from individuals or institutions, it is handled in a way that prevents harm to the asylum seeker or their family members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to ensure that an asylum seeker is able to exercise their rights during the first stage of the asylum procedure and to comply with their obligations, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Border Guard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office of Citizenship and Migration Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provide relevant information according to the Section 7 (4) Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Border Guard and the Office of Citizenship and Migration Affairs inform the applicant, in timely manner, about the asylum procedure, the time periods, their rights and obligations during the procedure, potential consequences if the asylum seeker does not fulfil his/her duties and does not cooperate with the institutions involved in the asylum procedure, the consequences of clear or indirect revocation of the application, the competence of the institutions involved in the asylum procedure, the institutions which provide legal aid and reception conditions, including the rights to receive healthcare services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Officials of the State Border Guard and the Office of Citizenship and Migration Affairs provide this information in writing in a language which he/she understands or is reasonably presumed to understand. If necessary, the officials of the State Border Guard also provide the information in oral form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information brochures on asylum procedures are available for applicants in reception and detention facilities in different languages (Latvian, English, French, Russian, Dari, Farsi, Kurdish, Arabic, Pashto and Tigrinya) and in paper format (except Kurdish, Pashto and Tigrinya). The brochures, which were updated at the end of 2017, are accessible </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the homepage of the Office of Citizenship and Migration Affairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In October 2020, OCMA published a </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Booklet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> within the framework of the project "Support measures for persons in need of international protection, reception and accommodation in Latvia" of the Asylum, Migration and Integration Fund (2014 -2020) implemented by the Office of Citizenship and Migration Affairs. It is </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available in 12 languages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally in 2022 the following resources were made available on the homepage of the Office of Citizenship and Migration Affairs:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Requesting asylum in Latvia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Brochure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on requesting asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brochure on process </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">after requesting asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Brochure on process after review of the application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Links to information provided in the national context:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
@@ -2417,51 +2463,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Booklet </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/media/970/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2490,51 +2537,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.pmlp.gov.lv/en/asylum-seeking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2563,51 +2611,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Brochure </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.pmlp.gov.lv/en/media/7903/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2640,51 +2689,52 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Brochure</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.pmlp.gov.lv/en/media/7906/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2717,155 +2767,160 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: Brochure </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.pmlp.gov.lv/en/media/7909/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 11 (2) 1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an asylum seeker has the right to communicate in a language they understand during the initial interview and the personal interview. If needed, the State Border Guard or the Office of Citizenship and Migration Affairs will provide an interpreter, at the state's expense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an asylum application is lodged, an interpreter is provided if the asylum seeker speaks a language that the State Border Guard official cannot understand or communicate in. All initial activities are then performed face to face with the help of an interpreter, but the application itself can be submitted in the native language of the asylum seeker. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 7 (4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that the State Border Guard and the Office of Citizenship and Migration Affairs must timely inform the applicant about institutions which provide legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State-funded legal assistance is not available for the making, registering and lodging of an application for international protection. Under Section 36 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants are entitled to legal aid when challenging a decision on international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free legal assistance is provided by the civil society organisations </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Latvian Centre for Human Rights and Shelter “Safe House”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in partnership with UNHCR.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId32"/>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2930,199 +2985,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Latvia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5032A97A"/>
+    <w:nsid w:val="D3BA3F49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3226,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E683C749"/>
+    <w:nsid w:val="12CA9588"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3374,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07BFA48D"/>
+    <w:nsid w:val="157996FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3522,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="71C6332F"/>
+    <w:nsid w:val="259EB866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3670,51 +3758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8750DAD0"/>
+    <w:nsid w:val="E7E0509A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3818,51 +3906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="47DE3C4D"/>
+    <w:nsid w:val="77BEC8D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3966,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="262B82EE"/>
+    <w:nsid w:val="1601E664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4114,51 +4202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="68A707F7"/>
+    <w:nsid w:val="6FF8BF53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4262,51 +4350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BA21D939"/>
+    <w:nsid w:val="E05F060D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4563,51 +4651,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/278986" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/278986-patveruma-likums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/283577-regulations-regarding-the-register-of-asylum-seekers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/327382-patveruma-mekletaja-personas-dokumenta-noteikumi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rs.gov.lv/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ievp.gov.lv/en/latvian-prison-administration" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vp.gov.lv/en/state-police-latvia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvc.gov.lv/lv/latvijas-republikas-tiesibu-akti-anglu-valoda/agreement-between-government-republic-latvia-and-government-republic-belarus-simplification-mutual-travels-inhabitants-territories-border-area-republic-latvia-and-republic-belarus?utm_source=https%3A%2F%2Fwww.bing.com%2F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/op/2024/250.28" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/201364" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/278986-asylum-law" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://titania.saeima.lv/LIVS14/saeimalivs14.nsf/0/346ACE0CAAD5F937C22589BB00393C2A?OpenDocument" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/283577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rs.gov.lv/?setlang=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/en/home/about-ocma/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pmlp.gov.lv/lv/sakums/jaunumi/aktualitates/2018/01/15/ce%C4%BCvedis-patv%C4%93ruma-mekl%C4%93t%C4%81jiem-latvij%C4%81/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/en/asylummigration-and-integration-fund-2014-2020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/en/asylum-seeking" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/en/media/7903/download?attachment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/en/media/7906/download?attachment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/en/media/7909/download?attachment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/media/970/download?attachment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cilvektiesibas.org.lv/en/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>