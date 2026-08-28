--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,110 +7,366 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7520" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7521" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7522" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7523" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7524" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7525" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7526" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7527" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7528" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7529" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7530" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7531" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7532" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7533" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luxembourg transposed the provisions of the EU legislation in its national law through the amended Law of 18 December 2015 on international protection and temporary protection (hereafter amended Asylum Law)|</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Loi modifiée du 18 décembre 2015 relative à la protection internationale et à la protection temporaire.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Asylum Law|</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Loi modifiée du 18 décembre 2015 relative à la protection internationale et à la protection temporaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -203,71 +459,73 @@
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grand-Ducal Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Grand-Ducale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Airport Control Service | Service de Contrôle (at the airport)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -275,249 +533,255 @@
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -538,54 +802,55 @@
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees and Department of European Affairs | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés et Département Affaires européennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedure</w:t>
       </w:r>
@@ -725,82 +990,84 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon the completion of the personal interview, the agent informs the applicant about the possibility of submitting additional evidence, specifying applicable timelines. This is communicated orally, and the applicant’s lawyer may also assist in providing this information and submitting evidence on behalf of the applicant. The informational leaflet provided at the time of lodging the application includes details about the subsequent steps in the procedure. Moreover, the agent conducting the personal interview orally informs the applicant about these next steps. Lawyers also play a role in providing this information to applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon the conclusion of the decision-making process, applicants are notified of the decision via a registered letter sent to their usual address or elected residence. A decision sent by post is considered notified three days after its dispatch. In some cases, the decision may be delivered in person. If no usual address or elected residence is available, notification occurs at the premises of the Ministry. If the applicant is represented by a lawyer, the latter also receives notification of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases of a positive decision granting protection status, beneficiaries receive information about their rights and obligations. This information is detailed in the decision document itself, the informational leaflet, and the dedicated website. Beneficiaries are informed about steps required to obtain necessary documentation, the validity of their protection status, travel rights, social benefits such as healthcare, welfare services, housing, education, and vocational training, as well as family reunification. Additional topics include the principle of non-refoulement and conditions under which protection status may be revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases of a negative decision, applicants are informed of their right to lodge an appeal, including the relevant deadlines. Information on free judicial assistance is provided at the time of lodging the application and reiterated in the informational leaflet and on the website. The informational leaflet outlines that applicants may seek additional information by contacting the National Reception Office, the President of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bar of Luxembourg or Diekirch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, any lawyer directly. Details about voluntary return and reintegration are also provided. A leaflet addressing voluntary return is sent alongside the negative decision and is further outlined in the informational materials and website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed of their right to legal consultation at the time of lodging their application. It is, however, important to emphasize that legal assistance is provided free of charge to applicants in Luxembourg. The agents of the competent authority, which is the General Department of immigration, provide this information both orally and in written form. Additionally, information may also be provided by the National Reception Office, the President of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bar of Luxembourg or Diekirch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, any lawyer directly, or relevant non-governmental organizations (NGOs).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific information provision activities reported during the identification phase.</w:t>
       </w:r>
     </w:p>
@@ -814,111 +1081,111 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific information provision activities reported for the pre-departure and travel phases. Information is provided during the selection phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival, the Ministry of Family Affairs, Solidarity, Living Together, and Reception of Refugees provides information to resettled individuals. This includes practical guidance to help them navigate their new environment, understand available services, and integrate into Luxembourg society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An orientation programme is provided to individuals selected for resettlement. It covers a wide range of topics, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General information about Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Religion and its role in society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rights and obligations of men and women.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children's rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Values, habits, and traditions in Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Available services, arrival, and integration procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon the granting of protection status, individuals receive essential information regarding their rights and obligations. This information is detailed in an informational leaflet handed to applicants when they lodge their application. The information is also made accessible on a dedicated website for beneficiaries. The content of the information encompasses a wide range of critical details such as rights and obligations, the necessary steps for beneficiaries to obtain residence permits and identification cards and the validity of these documents during their stay in Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1031,54 +1298,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information shared covers various aspects of an applicant's stay in Luxembourg, including access to medical care, internal rules of the reception facilities, socio-educational support, the right to translation services for medical consultations and social interviews, schooling and compulsory education for children, and material reception conditions such as accommodation, food, and clothing. In addition to these practical details, applicants are also informed about their right to social support, as well as the rules they must follow while residing in reception centers. This guidance is provided both orally and in written form. Oral explanations are often delivered through presentations using visual aids such as PowerPoint slides and diagrams.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Written materials, including brochures and documentation, are provided in French, with translations available in the applicant's native language. Oral translation services are available, and visual aids are used to further facilitate understanding. The ONA also makes use of icons in certain documents, such as internal housing rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ONA ensures that applicants with special needs, such as unaccompanied minors, are given additional support. Once guardianship is assigned and an administrator is appointed, unaccompanied minors are addressed separately, and an individual interview is conducted to address their unique needs and concerns. Similarly, applicants with special needs are provided with tailored information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The primary online resource for applicants is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Portal for Applicants for International Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which can be accessed only within Luxembourg. This portal provides a wealth of information about the asylum process, rights, and reception conditions. Additional information is displayed on screens in waiting areas at the ONA, and during group training sessions. Information about organizations that offer specific legal assistance and representation is provided, as well as those that can help or inform applicants for international protection about available reception conditions, including healthcare. This information is provided by the ONA and its contracted partners. In addition, the General Department for immigration also plays a role in providing details about legal assistance options available to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are also provided with detailed information about access to healthcare, including during the initial individual interview, where the ONA explains how Luxembourg's healthcare system works and how to access medical services. Group information sessions, as well as ongoing social support meetings, ensure that applicants have a clear understanding of the healthcare options available to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it comes to employment, applicants are informed about their rights to work in Luxembourg once they have been in the country for six months. After this period, they receive a letter from the General Department for immigration, explaining their access to the labour market. Social workers also offer support and guidance for applicants who have specific questions about the process of obtaining employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1096,52 +1364,52 @@
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every detention order is communicated to the detainee in writing in a language they understand and is explained orally by the police officer executing the detention decision. If necessary, an accredited interpreter is provided to translate the decision for the detainee. The written decision always includes the grounds and reasons for detention, as well as information on how to challenge the detention order in court. In rare cases, the detention order may be communicated orally to the detainee, but in such instances, the written order must be delivered within 24 hours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This information is provided by the police officer executing the detention order, which is issued by the General Department of immigration, either before the detainee is transferred to the detention centre or upon their arrival at the facility. Upon arrival at the holding facility for irregular migrants, the administrative staff informs the detainee about their rights and obligations during their stay, as well as the house rules. This is done both orally and in writing, with a leaflet containing all relevant information in a language the detainee understands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival at the holding facility, the reasons for detention are reiterated to ensure the detainee fully understands the grounds for detention and their right to challenge it in court. Following this, psychosocial staff conduct an intake session where detainees' rights and obligations are explained in more detail, with the assistance of an interpreter if necessary. The house rules are always available in written form upon request and are displayed in several languages within the living units. Additionally, a dedicated info-channel will soon be available on TV for detainees, providing them with all relevant information regarding daily life in detention.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1194,199 +1462,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ED5E9F05"/>
+    <w:nsid w:val="4FAC4730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1489,52 +1790,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="5E86A6FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1615,55 +2067,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/en/le-ministere/dgim.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://police.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/entreprises/organismes/organismes_citoyens/barreau-avocats.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info-dpi.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7520" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7527" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/en/le-ministere/dgim.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://police.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/entreprises/organismes/organismes_citoyens/barreau-avocats.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info-dpi.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>