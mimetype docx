--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -7,362 +7,108 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Luxembourg</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information provision - Luxembourg</w:t>
-[...246 lines deleted...]
-        <w:t xml:space="preserve">Information provision - Luxembourg</w:t>
+        <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overview</w:t>
-[...7 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg transposed the provisions of the EU legislation in its national law through the amended Law of 18 December 2015 on international protection and temporary protection (hereafter amended Asylum Law)|</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Loi modifiée du 18 décembre 2015 relative à la protection internationale et à la protection temporaire.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Asylum Law|</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Loi modifiée du 18 décembre 2015 relative à la protection internationale et à la protection temporaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
@@ -459,69 +205,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grand-Ducal Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Grand-Ducale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Airport Control Service | Service de Contrôle (at the airport)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
@@ -533,251 +279,251 @@
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
@@ -802,51 +548,51 @@
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Home Affairs, General Department of immigration, Department for Refugees and Department of European Affairs | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés et Département Affaires européennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -990,80 +736,80 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon the completion of the personal interview, the agent informs the applicant about the possibility of submitting additional evidence, specifying applicable timelines. This is communicated orally, and the applicant’s lawyer may also assist in providing this information and submitting evidence on behalf of the applicant. The informational leaflet provided at the time of lodging the application includes details about the subsequent steps in the procedure. Moreover, the agent conducting the personal interview orally informs the applicant about these next steps. Lawyers also play a role in providing this information to applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon the conclusion of the decision-making process, applicants are notified of the decision via a registered letter sent to their usual address or elected residence. A decision sent by post is considered notified three days after its dispatch. In some cases, the decision may be delivered in person. If no usual address or elected residence is available, notification occurs at the premises of the Ministry. If the applicant is represented by a lawyer, the latter also receives notification of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases of a positive decision granting protection status, beneficiaries receive information about their rights and obligations. This information is detailed in the decision document itself, the informational leaflet, and the dedicated website. Beneficiaries are informed about steps required to obtain necessary documentation, the validity of their protection status, travel rights, social benefits such as healthcare, welfare services, housing, education, and vocational training, as well as family reunification. Additional topics include the principle of non-refoulement and conditions under which protection status may be revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases of a negative decision, applicants are informed of their right to lodge an appeal, including the relevant deadlines. Information on free judicial assistance is provided at the time of lodging the application and reiterated in the informational leaflet and on the website. The informational leaflet outlines that applicants may seek additional information by contacting the National Reception Office, the President of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bar of Luxembourg or Diekirch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, any lawyer directly. Details about voluntary return and reintegration are also provided. A leaflet addressing voluntary return is sent alongside the negative decision and is further outlined in the informational materials and website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed of their right to legal consultation at the time of lodging their application. It is, however, important to emphasize that legal assistance is provided free of charge to applicants in Luxembourg. The agents of the competent authority, which is the General Department of immigration, provide this information both orally and in written form. Additionally, information may also be provided by the National Reception Office, the President of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bar of Luxembourg or Diekirch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, any lawyer directly, or relevant non-governmental organizations (NGOs).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1081,111 +827,111 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific information provision activities reported for the pre-departure and travel phases. Information is provided during the selection phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival, the Ministry of Family Affairs, Solidarity, Living Together, and Reception of Refugees provides information to resettled individuals. This includes practical guidance to help them navigate their new environment, understand available services, and integrate into Luxembourg society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An orientation programme is provided to individuals selected for resettlement. It covers a wide range of topics, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General information about Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Religion and its role in society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rights and obligations of men and women.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children's rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Values, habits, and traditions in Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Available services, arrival, and integration procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon the granting of protection status, individuals receive essential information regarding their rights and obligations. This information is detailed in an informational leaflet handed to applicants when they lodge their application. The information is also made accessible on a dedicated website for beneficiaries. The content of the information encompasses a wide range of critical details such as rights and obligations, the necessary steps for beneficiaries to obtain residence permits and identification cards and the validity of these documents during their stay in Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1298,51 +1044,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information shared covers various aspects of an applicant's stay in Luxembourg, including access to medical care, internal rules of the reception facilities, socio-educational support, the right to translation services for medical consultations and social interviews, schooling and compulsory education for children, and material reception conditions such as accommodation, food, and clothing. In addition to these practical details, applicants are also informed about their right to social support, as well as the rules they must follow while residing in reception centers. This guidance is provided both orally and in written form. Oral explanations are often delivered through presentations using visual aids such as PowerPoint slides and diagrams.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Written materials, including brochures and documentation, are provided in French, with translations available in the applicant's native language. Oral translation services are available, and visual aids are used to further facilitate understanding. The ONA also makes use of icons in certain documents, such as internal housing rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ONA ensures that applicants with special needs, such as unaccompanied minors, are given additional support. Once guardianship is assigned and an administrator is appointed, unaccompanied minors are addressed separately, and an individual interview is conducted to address their unique needs and concerns. Similarly, applicants with special needs are provided with tailored information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The primary online resource for applicants is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Portal for Applicants for International Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which can be accessed only within Luxembourg. This portal provides a wealth of information about the asylum process, rights, and reception conditions. Additional information is displayed on screens in waiting areas at the ONA, and during group training sessions. Information about organizations that offer specific legal assistance and representation is provided, as well as those that can help or inform applicants for international protection about available reception conditions, including healthcare. This information is provided by the ONA and its contracted partners. In addition, the General Department for immigration also plays a role in providing details about legal assistance options available to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are also provided with detailed information about access to healthcare, including during the initial individual interview, where the ONA explains how Luxembourg's healthcare system works and how to access medical services. Group information sessions, as well as ongoing social support meetings, ensure that applicants have a clear understanding of the healthcare options available to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it comes to employment, applicants are informed about their rights to work in Luxembourg once they have been in the country for six months. After this period, they receive a letter from the General Department for immigration, explaining their access to the labour market. Social workers also offer support and guidance for applicants who have specific questions about the process of obtaining employment.</w:t>
@@ -1364,52 +1110,52 @@
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every detention order is communicated to the detainee in writing in a language they understand and is explained orally by the police officer executing the detention decision. If necessary, an accredited interpreter is provided to translate the decision for the detainee. The written decision always includes the grounds and reasons for detention, as well as information on how to challenge the detention order in court. In rare cases, the detention order may be communicated orally to the detainee, but in such instances, the written order must be delivered within 24 hours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This information is provided by the police officer executing the detention order, which is issued by the General Department of immigration, either before the detainee is transferred to the detention centre or upon their arrival at the facility. Upon arrival at the holding facility for irregular migrants, the administrative staff informs the detainee about their rights and obligations during their stay, as well as the house rules. This is done both orally and in writing, with a leaflet containing all relevant information in a language the detainee understands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival at the holding facility, the reasons for detention are reiterated to ensure the detainee fully understands the grounds for detention and their right to challenge it in court. Following this, psychosocial staff conduct an intake session where detainees' rights and obligations are explained in more detail, with the assistance of an interpreter if necessary. The house rules are always available in written form upon request and are displayed in several languages within the living units. Additionally, a dedicated info-channel will soon be available on TV for detainees, providing them with all relevant information regarding daily life in detention.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId26"/>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1643,51 +1389,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FAC4730"/>
+    <w:nsid w:val="3D0CC96C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1790,203 +1536,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...146 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2067,51 +1662,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7520" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7527" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/en/le-ministere/dgim.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://police.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/entreprises/organismes/organismes_citoyens/barreau-avocats.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info-dpi.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/en/le-ministere/dgim.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://police.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/entreprises/organismes/organismes_citoyens/barreau-avocats.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info-dpi.public.lu/fr.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>