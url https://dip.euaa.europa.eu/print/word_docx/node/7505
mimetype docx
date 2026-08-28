--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,79 +42,81 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovenia is bound by EU legislation and has transposed relevant provisions through the International Protection Act | Z</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">akon o mednarodni zaščiti (ZMZ-1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o mednarodni zaščiti (ZMZ-1)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -164,361 +166,370 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office of the Government of the Republic of Slovenia for the Support and Integration of Migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Directorate, International Protection Procedures Division (Ministry of the Interior) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direktorat za migracije, Sektor za postopke mednarodne zaščite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Directorate, International Protection Procedures Division (Ministry of the Interior) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direktorat za migracije, Sektor za postopke mednarodne zaščite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Directorate, International Protection Procedures Division (Ministry of the Interior) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direktorat za migracije, Sektor za postopke mednarodne zaščite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Directorate, International Protection Procedures Division (Ministry of the Interior) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direktorat za migracije, Sektor za postopke mednarodne zaščite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Directorate, International Protection Procedures Division (Ministry of the Interior) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direktorat za migracije, Sektor za postopke mednarodne zaščite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office of the Government for the Support and Integration of Migrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, integration consultants, contracted NGOs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Directorate, International Protection Procedures Division (Ministry of the Interior) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direktorat za migracije, Sektor za postopke mednarodne zaščite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -540,66 +551,68 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Directorate, International Protection Procedures Division (Ministry of the Interior) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direktorat za migracije, Sektor za postopke mednarodne zaščite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office of the Government of the Republic of Slovenia for the Support and Integration of Migrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -678,96 +691,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior, with the support of the EUAA and UNHCR, develops these materials, which are available in the form of leaflets, posters, brochures and videos, which can be accessed using a QR code. Information is available in several languages, including English, Arabic, Bengali, Spanish, Farsi, French, Hindi, Kurmanji, Pashto, Punjabi, Portuguese, Russian, Turkish, Ukrainian and Urdu. Special brochures and videos are created for unaccompanied minors using a child-friendly language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For third-country nationals in detention, police officers in the detention centre provide information at first. Later, official representatives from the asylum authority visit the detention centre to guide individuals through the lodging procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about the Dublin procedure is provided to applicants before lodging their application. The aim of the personal interview is explained both at the time of the interview and in the invitation for the interview by the Ministry of the Interior. During the process, applicants are informed that their fingerprints will be taken and the competent Member State will be determined through the Dublin procedure. The reasons for which an individual may be considered under the Dublin procedure are provided, and applicants must notify the competent authority if they have family members within the EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is supported through videos and leaflets. These materials are available in several languages, including English, Arabic, Bengali, Spanish, Farsi, French, Hindi, Kurmanji, Pashto, Punjabi, Portuguese, Russian, Turkish, Ukrainian and Urdu. The common information leaflet is complemented by national information according to the International Protection Act. For unaccompanied minors, brochures and videos are available using a child-friendly language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon receiving a notification of a transfer decision, applicants are informed about legal remedies in writing as part of the decision. If the applicant is illiterate, the decision and the information on legal remedies are read to them by an interpreter. In addition to the decision, applicants receive a list of refugee counsellors who provide free legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about the possibility of an admissibility interview on the day of the interview, as well as in the invitation to the interview. This information is provided by the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -877,51 +892,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UOIM is responsible for information provision activities during reception phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A first orientation programme is provided before the arrival of refugees selected for resettlement. It includes information on their rights and obligations, opportunities to attend language classes, details about the social, cultural and political situation in the country, and relevant procedures for obtaining necessary documents, including travel documents. This orientation programme is separate from and does not substitute the broader integration programme available to all beneficiaries of international protection. Information is provided by personnel from the UOIM Initially, a short orientation programme is offered before departure. All information on the first months of stay in Slovenia are communicated to refugees selected for resettlement (what to do first, when they arrive, where to live, where to go to school etc.) so they have concrete information before resettlement. Procedures are explained in detail. Following their arrival, resettled refugees have the right to participate in a 60-hour integration programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection are informed about their rights and obligations before and after arrival in Slovenia. This includes information on the basic social system, such as employment, education, social and healthcare services, access to financial assistance and language courses. Beneficiaries of protection are also guided on obtaining relevant documents, including travel documents. This information is provided by personnel from the Government Office for the Support and Integration of Migrants (UOIM), integration consultants or contracted NGOs during regular monthly meetings, and through courses on Slovenian society. They receive information on integration activities during their orientation and ongoing consultations. These activities include courses on Slovenian society, language training and practical guidance on functioning within the country. Integration consultants or contracted NGOs provide this information during individual meetings or structured courses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1158,199 +1174,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Slovenia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CD947A28"/>
+    <w:nsid w:val="78B37EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1583,51 +1632,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO7103" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/state-authorities/government-offices/government-office-for-the-support-and-integration-of-migrants/about-the-office/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policija.si/eng/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/drzavni-organi/ministrstva/ministrstvo-za-notranje-zadeve/o-ministrstvu/direktorat-za-migracije/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/ipslo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>