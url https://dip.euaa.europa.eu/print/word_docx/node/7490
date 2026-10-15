--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -22,50 +22,57 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 17/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
@@ -1137,51 +1144,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>