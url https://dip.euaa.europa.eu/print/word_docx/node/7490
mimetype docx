--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,354 +7,116 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Romania</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information provision - Romania</w:t>
-[...232 lines deleted...]
-        <w:t xml:space="preserve">Information provision - Romania</w:t>
+        <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overview</w:t>
-[...7 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -409,313 +171,321 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administrative Courts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -741,54 +511,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR, IOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -849,54 +620,55 @@
         <w:t xml:space="preserve">The information on the asylum procedure is provided in languages that applicants understand or are reasonably expected to understand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special attention is also given to vulnerable groups, such as unaccompanied minors (UAMs) and survivors of trafficking. Their rights and obligations are clearly communicated both orally and through written materials. For these applicants, there may also be additional measures, such as the appointment of a curator or an assigned representative, to assist them throughout the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention are informed about the possibility to make an application for international protection orally by the personnel, at the moment they identify clues that they would be eligible to make an asylum claim as stated in Article 351 of Law No 122/2006 on asylum in Romania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Romanian General Inspectorate for Immigration - Asylum Procedures Section</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Romania, asylum seekers are informed about the application of the Dublin III Regulation after they have applied for international protection and undergone fingerprinting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -922,54 +694,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to the common Dublin III information leaflet, Romania provides specific national information relevant to the asylum process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A distinct leaflet is designed specifically for unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once an applicant is notified of a transfer decision under the Dublin III Regulation, they receive information about legal remedies available to challenge the decision. This is provided in writing when the decision regarding the asylum procedure is communicated. The information includes details about the legal avenues available to the applicant, including the right to appeal or contest the decision. Additionally, applicants are informed about legal assistance available to them, with information on persons or entities (such as lawyers or NGOs) who can provide support and advice throughout the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Romanian General Inspectorate for Immigration - Asylum Procedures Section</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the first instance of the asylum process, during the phase of making an application, applicants are informed about the possibility of an admissibility interview. This information is primarily provided by designated officials (Articles 45 and 118 of Law No 122/2006 on asylum in Romania). Additionally, collaborating NGOs, such as the Romanian National Council for Refugees (CNRR), and international organisations like UNHCR, provide support and information within the framework of AMIF-funded projects. Information is provided orally, and an information brochure is handed to the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1254,52 +1027,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Romania, when a third-country national is detained under the provisions of Article 19^7(1) of Law 122/2006 on asylum, they are informed about the reasons for their detention by the prosecutor responsible for their case. Similarly, when detained under Articles 19^13(1) or 19^14(1), the detainee is informed by the competent court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is provided to detainees in both oral and written formats. The General Inspectorate for Immigration (GII) personnel are responsible for delivering this information, in accordance with Law No 122/2006 on asylum in Romania.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1352,349 +1125,230 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1773,55 +1427,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7476" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7480" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7482" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7483" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7485" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7487" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7488" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/category/diverse/proceduri-azil/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/category/diverse/proceduri-azil/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>