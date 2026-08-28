--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,149 +7,355 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Italy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7463" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7464" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7465" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7466" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7468" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7469" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7470" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview to determine the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7471" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7472" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7473" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7474" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Italy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Italy is bound by the Dublin III Regulation and enforces it directly. Article 27 of the Dublin III Regulation which provides the appeal procedure against a Dublin transfer decision has been transposed through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 13/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy implements the Dublin III Regulation (AMMR) directly and the provision on the appeal procedure against a Dublin transfer decision has been transposed through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 13/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Decreto Legislativo 17 febbraio 2017, n. 13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dublin Unit | Unità di Dublino, as foreseen by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 3 of Legislative Decree 25/2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Dublin unit is located in the Department for Civil Liberties and Immigration, Central Directorate for Civil Services for Immigration and Asylum at the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -418,219 +624,225 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on Dublin </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview  (specific for the Dublin procedure, or as part of the registration interview, or handling the form that is to be filled out during registration) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Civil liberties and immigration, Ministry of the Interior | Unità di Dublino, Dipartimento per le libertà civili e l’immigrazione, Ministero dell'interno </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from other Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Civil liberties and immigration, Ministry of the Interior | Unità di Dublino, Dipartimento per le libertà civili e l’immigrazione, Ministero dell'interno </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -645,349 +857,359 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in appeals against a transfer decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Civil liberties and immigration, Ministry of the Interior | Unità di Dublino, Dipartimento per le libertà civili e l’immigrazione, Ministero dell'interno </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Civil liberties and immigration, Ministry of the Interior | Unità di Dublino, Dipartimento per le libertà civili e l’immigrazione, Ministero dell'interno  </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompany/escort applicants during Dublin transfers when necessary </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on appeals against a transfer decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ad hoc sections on immigration and international protection) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribunali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Sezioni specializzate in materia di immigrazione e protezione internazionale) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione Questura </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is responsible for providing information about the Dublin procedure since the Italian Dublin Unit does not have a front office accessible to applicants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is provided with information about the Dublin procedure, together with general information about the asylum procedure, rights and obligations. The information is provided orally and in writing upon lodging an application (using brochures drafted by the National Commission for the Right for Asylum which are available in 12 languages - Italian, English, French, Spanish, Arabic, Turkish, Farsi, Pashtun, Somalian and Tigrinya). The National Commission for the Right to Asylum has also drafted the Practical Guide for Applicants for International Protection in Italy, which is available in 14 languages - Italian, English, French, Spanish, Arabic, Bengali, Amharic, Kurdish, Farsi, Russian, Ukrainian, Urdu, Somalian and Tigrinya. The guide and brochures are delivered to applicants for protection by the competent offices of the Border Police or Police Headquarters. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific information provision drafted by EUAA in support to the Department of Public Security: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the Dublin Regulation for international protection applicants pursuant to Article 4 of EU Regulation No. 604/2013 available in 11 languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information for unaccompanied minors applying for international protection pursuant to Article 4 of EU Regulation No. 604/2013 available in 11 languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information for guardians of unaccompanied minors applying for international protection, in accordance with Article 4 of EU Regulation No. 604/2013; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Various international organisations (UNHCR and IOM) and NGOs may carry out information activities aimed at foreigners in landing sites, as provided for by relevant legislation, including about the asylum procedure. For decisions on transfers, all elements are translated into English and in particular cases into French. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, a specific leaflet is used, as provided in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Commission Implementing Regulation (EU) No 118/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as Annex X and Annex XI. Information to unaccompanied minors is provided through the legal representative/guardian of the child (in writing and orally in every case - in Italian, English, French, Arabic and Bengali).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin returnees upon arrival in Italy have the right to consult the asylum desks run by the authority, based on specific agreements with the prefectures/the Department for Civil Liberties and Immigration, Central Directorate for Civil Services for Immigration and Asylum. These desks are a very important source of information for people returned to Italy under the Dublin procedure about the asylum procedure in Italy, especially for asylum seekers. Moreover, usually the Dublin Unit sends official notes on the arrival of the foreigner under the Dublin procedure to the prefectures. There are also information desks at the airport in Venice, Milan and Rome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling</w:t>
       </w:r>
     </w:p>
@@ -1331,54 +1553,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants accommodated in reception centres are required to appear at the time and place indicated by the police to facilitate the transfer. They are then escorted by the police to the airport, where they are transferred to the responsible country. In certain cases and based on agreements with the receiving country, the transfer may take place at a border-crossing point, such as those between Italy and Slovenia, Austria, Switzerland or France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Dublin procedure uses the same steps/mechanisms for the identification of applicants with special needs as in other parts of the asylum procedure (e.g. the first screening is made by the police when receiving the application). There is a checklist in the C3 form for interviews, which includes a vulnerability annex developed by EUAA in addition to questions already included in the Mod. c/3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For outgoing cases, the Dublin Unit does not request individual guarantees prior to the transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Tarakhel v Switzerland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ruling, in practice families and vulnerable applicants are safeguarded by general guarantees. If an applicant has health issues, usually a doctor is asked to approve the ability to travel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It takes on average 4-5 months (in case of adults) and 3 months (for unaccompanied minors) before an applicant is transferred to the Member State which received the take charge request under the Dublin III Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for minors</w:t>
       </w:r>
     </w:p>
@@ -1401,130 +1624,134 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal representation for unaccompanied minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The guardian appointed to an unaccompanied minor during the Dublin procedure is the same person who represents them in the broader international protection process. This representative participates in the Dublin personal interview and plays a key role in the BIC assessment, ensuring the child's rights and best interests are upheld throughout the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Family tracing:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Law No </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">47/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Ministry of the Interior is responsible for managing family tracing agreements, a role previously held by the Ministry of Labour and Social Policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Given the large number of minor asylum seekers, Italy initiated the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pruma project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in 2012, co-funded by the IOM. This project focuses on reuniting minors under the Dublin III Regulation with their parents living in other countries. In 2014, the project expanded with support from the European Commission, becoming a transnational initiative involving Italy, France, the United Kingdom, Germany, Malta and Greece. In 2016, a specialised division within the Dublin Unit was created to facilitate family reunifications under the Dublin system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family tracing is further supported by the Praesidium project, where minors are encouraged to create a genealogical tree to assist with family reunification. The Italian Red Cross has also contributed to family tracing through its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Restoring Family Links Programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, helping those who lost contact with family during their journey. International organisations and NGOs can assist in locating family members if the child is unable to provide contact details. Such cases were also referred to the Italian Red Cross by EUAA experts deployed in Italy under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Operating Plan to Italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Dublin liaison officers from other Member States in Italy also offer support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application of responsibility criteria for minors: Under the Dublin III Regulation, specific rules apply to minors due to their vulnerability. An unaccompanied minor who applies for international protection in a Member State can only be transferred to another Member State for family reunification purposes, as stated in Article 8.4 of the Dublin III Regulation. Other criteria, such as Eurodac hits or visa/residence permits, do not result in the transfer of a minor to another country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors becoming adults during the Dublin procedure: If an unaccompanied minor applies for international protection and requests reunification with a family member in another Member State, their status as a minor remains unchanged even if they turn 18 during the Dublin procedure. The provisions of the Dublin III Regulation continue to apply to the individual as a minor, ensuring that their right to family unity is not jeopardised by delays in the bureaucratic process.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1577,199 +1804,380 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C9BF3DF8"/>
+    <w:nsid w:val="908970D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="DE1B3C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1874,50 +2282,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1998,55 +2409,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2017/02/17/17G00026/sg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2008/02/16/008G0044/sg#:~:text=DECRETO%20LEGISLATIVO%2028%20gennaio%202008,%20n.%2025.%20Attuazione%20della%20direttiva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://questure.poliziadistato.it/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libertaciviliimmigrazione.dlci.interno.gov.it/it/unita-dublino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giustizia.it/giustizia/it/mg_form_submit.wp?uid=G_MAP&amp;_pagina_=2&amp;tipo_ufficio=Tribunale&amp;_xml_=html&amp;Submit=cerca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2014:039:0001:0043:EN:PDF" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=717&amp;returnurl=/pages/searchresults.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2017/04/21/17G00062/sg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eea.iom.int/publications/promoting-family-reunification-and-transfer-unaccompanied-minor-asylum-seekers-umass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://familylinks.icrc.org/en/Pages/home.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/IT_OP_2022-2024_1.pdf#:~:text=An%20Operating%20Plan%20addresses%20the%20specific%20needs%20of%20the%20requesting" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7463" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7468" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7469" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7473" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2017/02/17/17G00026/sg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2008/02/16/008G0044/sg#:~:text=DECRETO%20LEGISLATIVO%2028%20gennaio%202008,%20n.%2025.%20Attuazione%20della%20direttiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://questure.poliziadistato.it/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libertaciviliimmigrazione.dlci.interno.gov.it/it/unita-dublino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giustizia.it/giustizia/it/mg_form_submit.wp?uid=G_MAP&amp;_pagina_=2&amp;tipo_ufficio=Tribunale&amp;_xml_=html&amp;Submit=cerca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2014:039:0001:0043:EN:PDF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=717&amp;returnurl=/pages/searchresults.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2017/04/21/17G00062/sg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eea.iom.int/publications/promoting-family-reunification-and-transfer-unaccompanied-minor-asylum-seekers-umass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://familylinks.icrc.org/en/Pages/home.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/IT_OP_2022-2024_1.pdf#:~:text=An%20Operating%20Plan%20addresses%20the%20specific%20needs%20of%20the%20requesting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>