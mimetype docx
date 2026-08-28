--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -1985,51 +1985,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="908970D0"/>
+    <w:nsid w:val="4019CEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2133,51 +2133,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DE1B3C45"/>
+    <w:nsid w:val="C01E964F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>