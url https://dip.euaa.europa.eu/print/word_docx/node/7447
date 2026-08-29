--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,105 +42,108 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain is bound by EU legislation and has transposed relevant provisions through the Law 12/2009, of October 30, regulating the right of asylum and subsidiary protection. | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ley 12/2009, de 30 de octubre, reguladora del derecho de asilo y de la protección subsidiaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (30 October 2009), with further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30/10/2009: Law 12/2009, of October 30, regulating the right of asylum and subsidiary protection. | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ley 12/2009, de 30 de octubre, reguladora del derecho de asilo y de la protección subsidiaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (30 October 2009), with further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24/102/2003: Royal Decree 1325/2003, of October 24, which approves the Regulation on temporary protection regime in case of mass influx of displaced persons. | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Real Decreto 1325/2003, de 24 de octubre, por el que se aprueba el Reglamento sobre régimen de protección temporal en caso de afluencia masiva de personas desplazadas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (24 October 2003),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -198,334 +201,342 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migrations, Secretary of State for Migrations | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusion, Seguridad Social y Migraciones (MISSM), Secretaria de Estado de Migraciones (SEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior, National Police, General Police Station for Foreigners and Borders/ Directorate General for International Protection| </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policía Nacional, Comisaría General de Extranjería y Fronteras/ Directorate General for International Protection (DGProInt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior, National Police, General Police Station for Foreigners and Borders | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policía Nacional, Comisaría General de Extranjería y Fronteras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior, Directorate General for International Protection| </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dirección General de Protección Internacional (DGProInt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior, Directorate General for International Protection | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dirección General de Protección Internacional (DGProInt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior, Directorate General for International Protection | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dirección General de Protección Internacional (DGProInt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migrations, Secretary of State for Migrations | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusion, Seguridad Social y Migraciones (MISSM), Secretaria de Estado de Migraciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (SEM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spanish Central Contentious Administrative Courts/ National High Court | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juzgados Centrales de lo Contencioso-Administrativo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/ Audiencia Nacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
@@ -551,70 +562,72 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior, Directorate General for International Protection | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dirección General de Protección Internacional (DGProInt)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migrations, Secretary of State for Migrations | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusion, Seguridad Social y Migraciones (MISSM), Secretaria de Estado de Migraciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (SEM) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR, IOM and various NGOs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -667,83 +680,86 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR also offers support and provision of information on the IP procedure during its monitoring visits in reception centres and detention centres for sea arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asilo y Refugio | Inicio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asilo y Refugio | Folletos descargables</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR | Gender-based violence prevention video</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Spain, after the lodging of an asylum application, applicants are required to give their fingerprints. At this stage, they are also asked to sign a data protection sheet, which includes essential information regarding the Dublin III Regulation. The police officers, responsible for handling the Eurodac database, provide this information to applicants. The information provided includes the general procedure for a potential transfer and is typically offered in writing in Spanish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -934,51 +950,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information contained in the leaflet covers all rights granted to beneficiaries of protection, such as a detailed explanation of rights to reception, as well as access to public services. The leaflet also provides important guidelines regarding obligations under their protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regard to integration activities, applicants who reside in reception centres will be informed from the outset. This information is provided by staff from the Ministry of Inclusion, Social Security, and Migrations, as well as staff from NGOs that receive public funding. The information is shared through workshops, mentoring programs, and assistance programs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Articles 19 and 22 of </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree 220/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, there are actions focused on integration activities to be carried out during the reception and autonomy phases. The activities include, for example, language classes, cultural orientation and access to employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection receive information regarding employment and labour market in Spain, access to healthcare, and education early in the reception phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in reception</w:t>
       </w:r>
     </w:p>
@@ -1161,199 +1178,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Spain</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9A2F8DD"/>
+    <w:nsid w:val="1B39FB3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1636,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/act.php?id=BOE-A-2009-17242" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/web/migraciones/home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proteccion-asilo.interior.gob.es/es/inicio/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poderjudicial.es/cgpj/es/Poder-Judicial/Tribunales-Superiores-de-Justicia/TSJ-Madrid/Organos-judiciales/Organos-judiciales-en-Madrid/Juzgados/Juzgados-de-lo-Contencioso-Administrativo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proteccion-asilo.interior.gob.es/es/folletos-descargables/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acnur.org/es-es/noticias/comunicados-de-prensa/acnur-presenta-un-video-para-ayudar-prevenir-la-violencia-de-genero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/act.php?id=BOE-A-2022-4978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>