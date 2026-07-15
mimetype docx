--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,225 +7,593 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Greece</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to procedures and non-refoulement - Greece</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7402" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7403" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7404" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7405" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7406" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7407" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Official external border-crossing points</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7408" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7409" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Protection from refoulement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7410" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7411" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7412" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7413" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Registering an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7414" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lodging an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7415" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Passport and other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7416" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7417" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7418" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Requirement to read digital data</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7420" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7421" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Confidentiality principle</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7422" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7423" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7424" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Greek Asylum Law 4375/2016 [Νόμος 4375/2016 (Κωδικοποιημένος) - ΦΕΚ Α 51/03.04.2016] and further amendments.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Presidential Decree No. 20/2023 Abolition of the General Directorate for the Coordination and Management of Migration and Home Affairs Programs. Amendment of Presidential Decree 106/2020 "Organization of the Ministry of Migration and Asylum (A'255) | Προεδρικό Διάταγμα 20/2023 (ΦΕΚ Α’ 43/24.02.2023) Κατάργηση της Γενικής Διεύθυνσης Συντονισμού και Διαχείρισης Προγραμμάτων Μετανάστευσης και Εσωτερικών Υποθέσεων. Τροποποίηση του π.δ. 106/2020 «Οργανισμός Υπουργείου Μετανάστευσης και Ασύλου» (Α’ 255)., (24 February 2023), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.et.gr/api/DownloadFeksApi/?fek_pdf=20230100043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Presidential Decree 77/2022 (OGG A’ 212/17.11.2022) Establishment of Closed Controlled Access Centers and abolition of Reception and Identification Centers (R.I.C.). Amendment of P.D. 106/2020 “Organization of the Ministry” | Προεδρικό Διάταγμα 77/2022 (ΦΕΚ Α 212/17.11.2022) Ίδρυση Κλειστών Ελεγχόμενων Δομών (Κ.Ε.Δ.) και κατάργηση Κέντρων Υποδοχής και Ταυτοποίησης (Κ.Υ.Τ.) Τροποποίηση του π.δ. 106/2020 «Οργανισμός Υπουργείου Μετανάστευσης και Ασύλου» (Α΄ 255), (17 November 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4939/2022 on Ratification of Code of Legislation on the reception, international protection of third country citizens and stateless persons and temporary protection in the event of a mass influx of displaced persons (OGG A’ 111/10.06.2022)| Κύρωση Κώδικα Νομοθεσίας για την υποδοχή, τη διεθνή προστασία πολιτών τρίτων χωρών και ανιθαγενών και την προσωρινή προστασία σε περίπτωση μαζικής εισροής εκτοπισθέντων αλλοδαπών., (10 June 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Circular no.106206/22-02-2022 on Management of applications for international protection of family members | Εγκύκλιος 106206/22-02-2022 για τη Διαχείριση αιτήσεων διεθνούς προστασίας μελών οικογένειας, (22 February 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Circular no. 86750/14-02-2022 Regarding the change of data of applicants for international protection | Εγκύκλιος 86750/14-02-2022 Αλλαγή βασικών στοιχείων αιτούντων διεθνή προστασία, (14 February 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Circular 31/08/2022- Lodging international protection application before Regional Asylum Offices/ Asylum Units of Asylum Service | Εγκύκλιος 31/08/2022 Καταγραφή αιτημάτων διεθνούς προστασίας από τα ΠΓΑ/ΑΚΑ της Υπηρεσίας Ασύλου, (31 August 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Presidential Decree 106 on the Organisation of the Ministry of Migration and Asylum. (Government Gazette A'-255-23-12-2020) | Οργανισμός Υπουργείου Μετανάστευσης και Ασύλου, Προεδρικό Διάταγμα 106 (ΦΕΚ Α'-255-23-12-2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (23 December 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Asylum Law 4375/2016 [Νόμος 4375/2016 (Κωδικοποιημένος) - ΦΕΚ Α 51/03.04.2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
@@ -288,97 +656,97 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -387,466 +755,466 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης (at Reception and Identification Centers) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Any Greek Authority at all legal points of entry at the border and at the airport /port transit zones</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  (for subsequent applications and UAMs) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(at Reception and Identification Centers appointments online ) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Detention authority (simple registration) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (full registration) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In case of emergency/mass influx support may be provided by: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> or by personnel of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">armed forces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> under the exceptional border procedure which applies following a relevant Ministerial Decision. Such a Ministerial Decision is no longer in force.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(for UAMS and subsequent applications, appointments </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> only for subsequent applications) ﻿</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">28 external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">19 external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">60 external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of mass arrivals of third country citizens or stateless persons, who submit applications for international protection at the border or in the transit zone of ports or airports of the country, or while they remain in Reception and Identification Centers or Closed Controlled Access Centres, the registration of the application for international protection, can be carried out by personnel of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or by personnel of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">armed forces</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in case the personnel of the Hellenic Police are not sufficient art. 95 par. 3 Law 4939/2022. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per article 2(4) of the Law 4375/2016, the recruitment of staff is allowed in accordance with article 20 of Law 2190/1994 in case of mass arrivals. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The registration process and decisions will follow very short time limits in cases of mass arrivals:</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -913,238 +1281,238 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">allowed to remain</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the country until the completion of the asylum process on the first instance and it is prohibited to remove them in any way (article 73, Law 4939/2022). This obligation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">shall not </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">apply in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">submission of a subsequent application (in accordance with Article 94 Law 4939/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">where the competent authorities either extradite the applicant to another Member State of the European Union on the basis of a European arrest warrant, in accordance with the provisions. of Law 3251/2004 (A '127), either extradite him to a third country, with the exception of the applicant's country of origin, or to international criminal courts, based on the country's international obligations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the period for filing the appeal and until a decision is issued on it, the applicant is allowed to remain on the territory of the country. In this case, any measure of deportation, readmission or return of the applicant shall be suspended. A decision to remain is issued by the Independent Appeal Committees. Exceptions are foreseen in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when another EU member state has granted international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when another EU member state, bound by Regulation (EU) 604/2013, has taken responsibility for examining the international protection application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when the applicant enjoys adequate protection from a first (for them) asylum country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when the examination of the subsequent claim concluded that no new elements or findings have been presented/ arisen or the claim is manifestly unfounded</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when the application has been rejected under accelerated procedure of art. 8 par. 9 in the cases where the applicant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">comes from a safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">misled the authorities by presenting false information or documents or by withholding relevant information or documents regarding their identity and/or nationality which could adversely affect the decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is likely that they have destroyed or disposed in bad faith documents of identity or travel that would help determine their identity or nationality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has presented manifestly inconsistent and contradictory information, or clearly false or apparently unlikely information which contradicts sufficiently substantiated information on the country of origin, thereby making his statement clearly non-convincing as to whether they fulfil the conditions required for international protection,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has submitted a subsequent application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has submitted the application only to delay or impede the enforcement of an earlier or imminent deportation decision or removal by other means,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">did not comply with the obligation to have their fingerprints taken in accordance with Regulation EU 603/2013 (EURODAC)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">may, for serious reasons, to be considered as a threat to the national security or public order or is under enforced deportation procedure for reasons of serious public security or public order under national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refuses to comply with the obligation to have their fingerprints taken in accordance with relevant legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision should not lead to direct or indirect refoulement in violation of the international and European obligations of the state (art. 87 par. 8 and 100 par. 10 Law 4939/2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1480,63 +1848,63 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full registration entails personal data*, country of origin, parent's names, partner and children, electronic address if available, bio-metric data, full statement of the reasons applying for international protection, home address or residence, the language in which he/she wishes to be examined and, if the applicant wishes, designation of attorney.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When full registration is not possible, following a decision by the Director of the Asylum Service, a simple registration (including basic data and language) takes place within 3 working days, whereas the full registration should be realized within 15 working days. In the latter case, the applicant is provided with a document, which bears his details and a photograph, that he/she delivers during the full registration.​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant undergoes simple registration, if they</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">state that they do not wish to complete his/her application for international protection, he/she shall be informed on the consequences of his/her decision and on the fact that he/she must leave the country if not holding a residence permit and the case is put on file upon the decision of the Head of the competent Regional Asylum Office. At the same time, the applicant is informed on the possibility of voluntary repatriation procedures and if they wish, they are provided with any assistance in order to facilitate their repatriation, otherwise, if a decision of return or expulsion against them is already in force, they are referred to the competent Authority for the execution of return or expulsion procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">does not appear for the full registration on the designated date, the case shall be archived upon the decision of the Head of the competent Regional Asylum Office. In this case, if there is already a decision to return or deport the applicant, the competent Authority, which is in charge of the execution of these procedures, shall be informed immediately. At the same time, if the third-country national or stateless person resides in a Reception Center, the Head of the Center is also informed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Data collection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applications are registered in a central electronic database for the electronic management system of Third Country Nationals, known as ALKYONI. The Asylum Service is responsible for the data management. The database has been developed and functions within the ‘Police On Line’ application created by the Hellenic Police.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1632,339 +2000,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is considered lodged on the date of its full registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is lodged using a set registration form in the database. The registration form contains personal data, Dublin questions and a summary on the reasons applying for IP. In 2021, a common form of lodging an application was launched which is used by the Reception and Identification Service, as well, when responsible for lodging an application (for applicants who want to lodge an application while in Reception and Identification Procedures). A certificate for the registration is issued and the applicant receives an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">international protection applicant’s card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is lodged in person. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Migration and Asylum and the Asylum Service has digitalized a series of administrative steps. For the following acts, the physical presence before the Regional Asylum Offices and Asylum Units is no longer necessary. The platform is available here. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More analytically, the following acts are performed online:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Change Personal Data</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or contact information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId22" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Postpone/Expedite the Interview Date</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Request Statement of Application Status</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId24" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Separate Files</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId25" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Submit Additional Documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId26" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for Copies of Personal Files</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for Legal Aid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId28" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for notification of ΠΑΑΥΠΑ (Provisional Social Security and Health Care Number)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Attribution of Tax Registration Number</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant may submit an application on behalf of their family members. In such cases, the adult members must consent in writing or otherwise have the opportunity to submit an application on their own. Before consent is requested, dependent adults are informed in private of the procedural consequences of lodging an application on their own and on their right to lodge an individual application for international protection. The consent is requested at the time the application is lodged or, at the latest, during the personal interview with the said family member.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon lodging, the applicant's card is issued with 1 year validity. It is renewed until the examination process is completed. he duration of validity of the applicant's card may be reduced (art. 75, Law 4939/2022):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">by decision of the Director of the Asylum Service, for nationals of specific countries of origin, taking into account the expected duration of the issuance of the decision at first instance and provided (as per official statistics of the European Union) that the rate of international protection granted to applicants from that country in the two preceding quarters, it is less than thirty-five percent (35%). In this case the duration of the card cannot be longer than three (3) months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">by decision of the Head of competent Asylum Office the duration of the card cannot be longer than thirty (30) days</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when the issuance of a decision is imminent or when a transfer pursuant to Dublin III Regulation is pending.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">for applications examined under absolute priority</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">for applications processed under priority, and/or accelerated and/or admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">for applications processed under border procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant is in detention, the applicant's card is issued once the detention is lifted or the reception and identification procedures are completed or after being allowed to enter the territory of the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is rejected, the validity of the card is automatically terminated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In case of non-renewal of the card on the next working day after its expiry, the application for international protection or the appeal is considered an i</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">mplicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The delivery of the rejection decision of the applicant's application has the consequence of self-righteousness suspension of the card's validity. Against the rejection decision, the applicant may file an appeal before the Independent Appeals Committees, according to article 97 Law 4939/2022, legalizing an attorney for this purpose (article 75 par. 5, Law 4939/2022).​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2091,98 +2459,98 @@
         <w:t xml:space="preserve">Confidentiality principle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 49 of the Law 4375/2016 guarantees the confidentiality principle. All the competent authorities must not disclose information related to individual applications, neither request information from alleged actors of persecution or serious harm in a way that would have the effect of disclosing information of the applicant and would endanger their physical integrity and that of their dependants, as well as liberty and security of family members still in the country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44 of the Law 4375/2016, as repealed by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 119 Law 4636/2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, guarantees the right to information of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service, in cooperation with the authorities operating in these areas or with certified organizations, ensures the provision of information regarding the possibility of submitting an application for international protection. Interpretation shall be provided at said detention centers and crossing points to the extent necessary to facilitate access to the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The criteria and the certification process of the organizations provided for in this article and any other more specific or technical matter concerning the certification, as well as any other detail, are determined by a decision of the Minister of Migration and Asylum.(Article 70, Law 4939/2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At present, on each location there are different synergies among actors active in the area of information provision (RIS staff, UNHCR, IOM, NGOs contracted by the RIS) with the support of interpreters. Provision of Information includes introductory information provided upon arrival and prior to the registration, legal and practical information in group or individual sessions. The legal information includes the topics of registration, asylum procedure and family reunification, the readmission, the Assisted Voluntary Return Program by IOM, legal remedies and deadlines, as well as specific topics like the protection and administrative treatment of unaccompanied children and other persons with specific needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons held in detention facilities or at border-crossing points, including transit zones and at external borders, receive information on the possibility to submit an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of International Protection Procedures in Greece</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is available in various languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Links to information provided in the national context:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2238,51 +2606,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://migration.gov.gr/gas/plirofories-se-18-glosses/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2329,52 +2697,52 @@
         <w:t xml:space="preserve">In appeal procedures, applicants will receive free legal assistance as specified by ministerial decisions. In court procedures, applicants may receive free legal assistance according to Law 3226/2004.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lawyers and counsellors have access to reception and identification services, detention facilities, and transit zones to communicate with applicants. This access can be limited for security reasons but must not excessively restrict the applicant’s right to representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants have the right to be assisted by a lawyer or counsellor throughout the procedure, including during the personal interview. However, the interview can proceed without them if their absence isn’t considered a valid reason to suspend the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free legal assistance for the administrative procedure is regulated by the new Asylum Procedures Regulation (2024/1348) which entered into force on 11 June 2024 and will enter into application as of 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId33"/>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2427,51 +2795,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Greece</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2575,51 +2943,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F2803767"/>
+    <w:nsid w:val="2D120B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2723,51 +3091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="08999ABB"/>
+    <w:nsid w:val="230E071D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2871,51 +3239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="12EF5DFC"/>
+    <w:nsid w:val="6C661EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3019,51 +3387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="119F42AA"/>
+    <w:nsid w:val="D70DEEE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3167,51 +3535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="57810E04"/>
+    <w:nsid w:val="55E13407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3315,51 +3683,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5AA9E90C"/>
+    <w:nsid w:val="AFC17E7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="037ECA4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3479,50 +3995,53 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3603,51 +4122,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/183712/nomos-4375-2016" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.et.gr/api/DownloadFeksApi/?fek_pdf=20230100043" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.et.gr/idocs-nph/search/pdfViewerForm.html?args=5C7QrtC22wGGrezhDLcpZ3dtvSoClrL8t1gGx0xF8l15MXD0LzQTLWPU9yLzB8V68knBzLCmTXKaO6fpVZ6Lx3UnKl3nP8NxdnJ5r9cmWyJWelDvWS_18kAEhATUkJb0x1LIdQ163nV9K--td6SIuVbGnjsO01LezQ5ZFdl6PPIHpG6nNNSY5WCPKtGkYsFM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/08/%CE%9A%CF%89%CC%81%CE%B4%CE%B9%CE%BA%CE%B1%CF%82-%CF%85%CF%80%CE%BF%CE%B4%CE%BF%CF%87%CE%B7%CC%81%CF%82-%CE%BD.-4939_2022-%CE%91-111.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/06/%CE%95%CE%B3%CE%BA%CF%8D%CE%BA%CE%BB%CE%B9%CE%BF%CF%82-_-%CE%91%CE%BB%CE%BB%CE%B1%CE%B3%CE%AE-%CE%B2%CE%B1%CF%83%CE%B9%CE%BA%CF%8E%CE%BD-%CF%83%CF%84%CE%BF%CE%B9%CF%87%CE%B5%CE%AF%CF%89%CE%BD.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/07/%CE%A3%CF%87%CE%AD%CE%B4%CE%B9%CE%BF-%CE%B5%CE%B3%CE%BA%CF%85%CE%BA%CE%BB%CE%AF%CE%BF%CF%85-%CE%BC%CE%B5%CF%84%CE%B1%CE%B3%CE%B5%CE%BD%CE%AD%CF%83%CF%84%CE%B5%CF%81%CE%B1_2462021-%CE%91%CE%91-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/01/fek_a_255_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.astynomia.gr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ris/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.army.gr/en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylum.migration.gov.gr/international-protection-registration/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/gas/diadikasia-asyloy/meta-tin-aitisi/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-4-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-3-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-8-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-6-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-1-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-2-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-7-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amka.gr/have-paaypa/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apoktisiafm.azurewebsites.net/en-US" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easo.sharepoint.com/sites/IDS-GRC/SitePages/Types-of-procedures-at-first-instance-regular-procedure.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(0);" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/plirofories-se-18-glosses/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7402" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7406" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7407" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7409" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7410" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7413" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7414" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7416" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/183712/nomos-4375-2016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.et.gr/api/DownloadFeksApi/?fek_pdf=20230100043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.et.gr/idocs-nph/search/pdfViewerForm.html?args=5C7QrtC22wGGrezhDLcpZ3dtvSoClrL8t1gGx0xF8l15MXD0LzQTLWPU9yLzB8V68knBzLCmTXKaO6fpVZ6Lx3UnKl3nP8NxdnJ5r9cmWyJWelDvWS_18kAEhATUkJb0x1LIdQ163nV9K--td6SIuVbGnjsO01LezQ5ZFdl6PPIHpG6nNNSY5WCPKtGkYsFM" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/08/%CE%9A%CF%89%CC%81%CE%B4%CE%B9%CE%BA%CE%B1%CF%82-%CF%85%CF%80%CE%BF%CE%B4%CE%BF%CF%87%CE%B7%CC%81%CF%82-%CE%BD.-4939_2022-%CE%91-111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/06/%CE%95%CE%B3%CE%BA%CF%8D%CE%BA%CE%BB%CE%B9%CE%BF%CF%82-_-%CE%91%CE%BB%CE%BB%CE%B1%CE%B3%CE%AE-%CE%B2%CE%B1%CF%83%CE%B9%CE%BA%CF%8E%CE%BD-%CF%83%CF%84%CE%BF%CE%B9%CF%87%CE%B5%CE%AF%CF%89%CE%BD.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/07/%CE%A3%CF%87%CE%AD%CE%B4%CE%B9%CE%BF-%CE%B5%CE%B3%CE%BA%CF%85%CE%BA%CE%BB%CE%AF%CE%BF%CF%85-%CE%BC%CE%B5%CF%84%CE%B1%CE%B3%CE%B5%CE%BD%CE%AD%CF%83%CF%84%CE%B5%CF%81%CE%B1_2462021-%CE%91%CE%91-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/01/fek_a_255_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.astynomia.gr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ris/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.army.gr/en" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylum.migration.gov.gr/international-protection-registration/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/gas/diadikasia-asyloy/meta-tin-aitisi/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-4-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-3-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-8-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-6-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-1-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-2-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-7-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amka.gr/have-paaypa/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apoktisiafm.azurewebsites.net/en-US" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easo.sharepoint.com/sites/IDS-GRC/SitePages/Types-of-procedures-at-first-instance-regular-procedure.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(0);" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/plirofories-se-18-glosses/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>