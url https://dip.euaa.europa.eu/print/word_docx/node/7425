--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -32,554 +32,584 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7402" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7403" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7404" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7405" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7406" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to the territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7407" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Official external border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7408" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7409" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Protection from refoulement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7410" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7411" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7412" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Making an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7413" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Registering an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7414" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lodging an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7415" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Passport and other documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7416" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7417" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7418" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Requirement to read digital data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7420" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guarantees for applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7421" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Confidentiality principle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7422" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information provision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7423" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interpretation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-7424" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Greek Asylum Law 4375/2016 [Νόμος 4375/2016 (Κωδικοποιημένος) - ΦΕΚ Α 51/03.04.2016] and further amendments.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Presidential Decree No. 20/2023 Abolition of the General Directorate for the Coordination and Management of Migration and Home Affairs Programs. Amendment of Presidential Decree 106/2020 "Organization of the Ministry of Migration and Asylum (A'255) | Προεδρικό Διάταγμα 20/2023 (ΦΕΚ Α’ 43/24.02.2023) Κατάργηση της Γενικής Διεύθυνσης Συντονισμού και Διαχείρισης Προγραμμάτων Μετανάστευσης και Εσωτερικών Υποθέσεων. Τροποποίηση του π.δ. 106/2020 «Οργανισμός Υπουργείου Μετανάστευσης και Ασύλου» (Α’ 255)., (24 February 2023), </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.et.gr/api/DownloadFeksApi/?fek_pdf=20230100043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Presidential Decree 77/2022 (OGG A’ 212/17.11.2022) Establishment of Closed Controlled Access Centers and abolition of Reception and Identification Centers (R.I.C.). Amendment of P.D. 106/2020 “Organization of the Ministry” | Προεδρικό Διάταγμα 77/2022 (ΦΕΚ Α 212/17.11.2022) Ίδρυση Κλειστών Ελεγχόμενων Δομών (Κ.Ε.Δ.) και κατάργηση Κέντρων Υποδοχής και Ταυτοποίησης (Κ.Υ.Τ.) Τροποποίηση του π.δ. 106/2020 «Οργανισμός Υπουργείου Μετανάστευσης και Ασύλου» (Α΄ 255), (17 November 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4939/2022 on Ratification of Code of Legislation on the reception, international protection of third country citizens and stateless persons and temporary protection in the event of a mass influx of displaced persons (OGG A’ 111/10.06.2022)| Κύρωση Κώδικα Νομοθεσίας για την υποδοχή, τη διεθνή προστασία πολιτών τρίτων χωρών και ανιθαγενών και την προσωρινή προστασία σε περίπτωση μαζικής εισροής εκτοπισθέντων αλλοδαπών., (10 June 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Circular no.106206/22-02-2022 on Management of applications for international protection of family members | Εγκύκλιος 106206/22-02-2022 για τη Διαχείριση αιτήσεων διεθνούς προστασίας μελών οικογένειας, (22 February 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Circular no. 86750/14-02-2022 Regarding the change of data of applicants for international protection | Εγκύκλιος 86750/14-02-2022 Αλλαγή βασικών στοιχείων αιτούντων διεθνή προστασία, (14 February 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Circular 31/08/2022- Lodging international protection application before Regional Asylum Offices/ Asylum Units of Asylum Service | Εγκύκλιος 31/08/2022 Καταγραφή αιτημάτων διεθνούς προστασίας από τα ΠΓΑ/ΑΚΑ της Υπηρεσίας Ασύλου, (31 August 2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Presidential Decree 106 on the Organisation of the Ministry of Migration and Asylum. (Government Gazette A'-255-23-12-2020) | Οργανισμός Υπουργείου Μετανάστευσης και Ασύλου, Προεδρικό Διάταγμα 106 (ΦΕΚ Α'-255-23-12-2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (23 December 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Asylum Law 4375/2016 [Νόμος 4375/2016 (Κωδικοποιημένος) - ΦΕΚ Α 51/03.04.2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -659,97 +689,99 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -758,466 +790,484 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης (at Reception and Identification Centers) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Any Greek Authority at all legal points of entry at the border and at the airport /port transit zones</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  (for subsequent applications and UAMs) </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(at Reception and Identification Centers appointments online ) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Detention authority (simple registration) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (full registration) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In case of emergency/mass influx support may be provided by: </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> or by personnel of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">armed forces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> under the exceptional border procedure which applies following a relevant Ministerial Decision. Such a Ministerial Decision is no longer in force.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(for UAMS and subsequent applications, appointments </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> only for subsequent applications) ﻿</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">60 external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of mass arrivals of third country citizens or stateless persons, who submit applications for international protection at the border or in the transit zone of ports or airports of the country, or while they remain in Reception and Identification Centers or Closed Controlled Access Centres, the registration of the application for international protection, can be carried out by personnel of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία (ΕΛ. ΑΣ.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or by personnel of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">armed forces</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in case the personnel of the Hellenic Police are not sufficient art. 95 par. 3 Law 4939/2022. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per article 2(4) of the Law 4375/2016, the recruitment of staff is allowed in accordance with article 20 of Law 2190/1994 in case of mass arrivals. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The registration process and decisions will follow very short time limits in cases of mass arrivals:</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    A 1-day limit for registration and decision notification.</w:t>
       </w:r>
@@ -2003,224 +2053,234 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is considered lodged on the date of its full registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is lodged using a set registration form in the database. The registration form contains personal data, Dublin questions and a summary on the reasons applying for IP. In 2021, a common form of lodging an application was launched which is used by the Reception and Identification Service, as well, when responsible for lodging an application (for applicants who want to lodge an application while in Reception and Identification Procedures). A certificate for the registration is issued and the applicant receives an </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">international protection applicant’s card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is lodged in person. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Migration and Asylum and the Asylum Service has digitalized a series of administrative steps. For the following acts, the physical presence before the Regional Asylum Offices and Asylum Units is no longer necessary. The platform is available here. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More analytically, the following acts are performed online:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Change Personal Data</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or contact information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Postpone/Expedite the Interview Date</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Request Statement of Application Status</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Separate Files</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application to Submit Additional Documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for Copies of Personal Files</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for Legal Aid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for notification of ΠΑΑΥΠΑ (Provisional Social Security and Health Care Number)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Attribution of Tax Registration Number</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant may submit an application on behalf of their family members. In such cases, the adult members must consent in writing or otherwise have the opportunity to submit an application on their own. Before consent is requested, dependent adults are informed in private of the procedural consequences of lodging an application on their own and on their right to lodge an individual application for international protection. The consent is requested at the time the application is lodged or, at the latest, during the personal interview with the said family member.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2291,51 +2351,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant is in detention, the applicant's card is issued once the detention is lifted or the reception and identification procedures are completed or after being allowed to enter the territory of the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is rejected, the validity of the card is automatically terminated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In case of non-renewal of the card on the next working day after its expiry, the application for international protection or the appeal is considered an i</w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mplicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The delivery of the rejection decision of the applicant's application has the consequence of self-righteousness suspension of the card's validity. Against the rejection decision, the applicant may file an appeal before the Independent Appeals Committees, according to article 97 Law 4939/2022, legalizing an attorney for this purpose (article 75 par. 5, Law 4939/2022).​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After lodging their application, applicants may receive information leaflets regarding the procedure, their rights and obligations. </w:t>
       </w:r>
@@ -2462,98 +2523,100 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 49 of the Law 4375/2016 guarantees the confidentiality principle. All the competent authorities must not disclose information related to individual applications, neither request information from alleged actors of persecution or serious harm in a way that would have the effect of disclosing information of the applicant and would endanger their physical integrity and that of their dependants, as well as liberty and security of family members still in the country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44 of the Law 4375/2016, as repealed by </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 119 Law 4636/2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, guarantees the right to information of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service, in cooperation with the authorities operating in these areas or with certified organizations, ensures the provision of information regarding the possibility of submitting an application for international protection. Interpretation shall be provided at said detention centers and crossing points to the extent necessary to facilitate access to the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The criteria and the certification process of the organizations provided for in this article and any other more specific or technical matter concerning the certification, as well as any other detail, are determined by a decision of the Minister of Migration and Asylum.(Article 70, Law 4939/2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At present, on each location there are different synergies among actors active in the area of information provision (RIS staff, UNHCR, IOM, NGOs contracted by the RIS) with the support of interpreters. Provision of Information includes introductory information provided upon arrival and prior to the registration, legal and practical information in group or individual sessions. The legal information includes the topics of registration, asylum procedure and family reunification, the readmission, the Assisted Voluntary Return Program by IOM, legal remedies and deadlines, as well as specific topics like the protection and administrative treatment of unaccompanied children and other persons with specific needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons held in detention facilities or at border-crossing points, including transit zones and at external borders, receive information on the possibility to submit an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of International Protection Procedures in Greece</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is available in various languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Links to information provided in the national context:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -2609,51 +2672,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://migration.gov.gr/gas/plirofories-se-18-glosses/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2795,199 +2859,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Greece</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D120B64"/>
+    <w:nsid w:val="02F8EFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3091,51 +3188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="230E071D"/>
+    <w:nsid w:val="AADB55AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3239,51 +3336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6C661EAA"/>
+    <w:nsid w:val="9C08CE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3387,51 +3484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D70DEEE6"/>
+    <w:nsid w:val="3AD5627F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3535,51 +3632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="55E13407"/>
+    <w:nsid w:val="C8FB26EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3683,51 +3780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AFC17E7C"/>
+    <w:nsid w:val="B249E44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3831,51 +3928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="037ECA4E"/>
+    <w:nsid w:val="723ED588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4126,51 +4223,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7402" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7406" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7407" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7409" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7410" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7413" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7414" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7416" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/183712/nomos-4375-2016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.et.gr/api/DownloadFeksApi/?fek_pdf=20230100043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.et.gr/idocs-nph/search/pdfViewerForm.html?args=5C7QrtC22wGGrezhDLcpZ3dtvSoClrL8t1gGx0xF8l15MXD0LzQTLWPU9yLzB8V68knBzLCmTXKaO6fpVZ6Lx3UnKl3nP8NxdnJ5r9cmWyJWelDvWS_18kAEhATUkJb0x1LIdQ163nV9K--td6SIuVbGnjsO01LezQ5ZFdl6PPIHpG6nNNSY5WCPKtGkYsFM" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/08/%CE%9A%CF%89%CC%81%CE%B4%CE%B9%CE%BA%CE%B1%CF%82-%CF%85%CF%80%CE%BF%CE%B4%CE%BF%CF%87%CE%B7%CC%81%CF%82-%CE%BD.-4939_2022-%CE%91-111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/06/%CE%95%CE%B3%CE%BA%CF%8D%CE%BA%CE%BB%CE%B9%CE%BF%CF%82-_-%CE%91%CE%BB%CE%BB%CE%B1%CE%B3%CE%AE-%CE%B2%CE%B1%CF%83%CE%B9%CE%BA%CF%8E%CE%BD-%CF%83%CF%84%CE%BF%CE%B9%CF%87%CE%B5%CE%AF%CF%89%CE%BD.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/07/%CE%A3%CF%87%CE%AD%CE%B4%CE%B9%CE%BF-%CE%B5%CE%B3%CE%BA%CF%85%CE%BA%CE%BB%CE%AF%CE%BF%CF%85-%CE%BC%CE%B5%CF%84%CE%B1%CE%B3%CE%B5%CE%BD%CE%AD%CF%83%CF%84%CE%B5%CF%81%CE%B1_2462021-%CE%91%CE%91-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/01/fek_a_255_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.astynomia.gr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ris/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.army.gr/en" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylum.migration.gov.gr/international-protection-registration/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/gas/diadikasia-asyloy/meta-tin-aitisi/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-4-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-3-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-8-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-6-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-1-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-2-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applications.migration.gov.gr/apps/type-7-applications/create?locale=en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amka.gr/have-paaypa/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apoktisiafm.azurewebsites.net/en-US" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easo.sharepoint.com/sites/IDS-GRC/SitePages/Types-of-procedures-at-first-instance-regular-procedure.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(0);" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/plirofories-se-18-glosses/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>