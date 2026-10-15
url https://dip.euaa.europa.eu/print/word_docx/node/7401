--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -7,164 +7,431 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7387" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7388" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7389" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7390" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7391" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7392" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7393" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7394" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7395" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7396" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7397" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7398" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7399" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7400" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 28/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by EU legislation and has transposed relevant provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), (29 September 2005),  the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments) | Utlänningsförordning (2006:97), (23 February 2006), and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2021:813).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments) | Utlänningsförordning (2006:97), (23 February 2006)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), (29 September 2005)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2021:813)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -219,423 +486,433 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and municipalities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and Migration Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and Migration Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of second instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and Migration Court of Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and UNHCR and IOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -667,54 +944,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on international protection is given to applicants when they first apply, both in written form (through an informational folder) and orally during the initial interview with the SMA. This information covers essential topics such as the steps to apply for asylum, applicants' rights and responsibilities, the potential consequences of non-compliance, and details about specific procedures like the Dublin procedure. Information is provided on the treatment of children in the asylum procedure, and the importance of identity verification. The material is available in several languages, including Albanian, Amharic, Arabic, Dari, English, French, Mongolian, Persian, Russian, Spanish, Somali, Swedish, Tigrinya, Turkish and Uzbek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For applicants with special needs, such as children, LGBTIQ individuals or victims of domestic violence, the SMA provides tailored information. This information is not automatically given but is offered when applicants disclose specific needs that make the material relevant to their case. The information is provided both orally and through the information folder which is translated into the most common languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum seekers in detention are provided with the same information as those not in detention by staff, website and public counsel. This usually occurs when they arrive at the detention unit but may also happen later when information is requested by the detainee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publicly available resources, including written material, videos and links to relevant information, are accessible through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Swedish Migration Agency’s website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants receive information on the Dublin III Regulation at various stages of the asylum process, particularly when their application becomes subject to the regulation. This information is provided by the Swedish Migration Agency </w:t>
       </w:r>
       <w:r>
@@ -770,54 +1048,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The languages in which this information is available include Albanian, Arabic, Dari, English, Georgian, Kurmanji, Persian, Somali, Sorani, Swedish and Tigrinya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, the SMA provides a separate process overview. The process overview is currently under review.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding the notification of a transfer decision, applicants are informed about legal remedies and available assistance options at the same time they receive other information related to the transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information see: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin Regulation Information - Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an applicant submits an application to the Swedish Migration Agency (SMA), they are provided with essential information on the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -917,129 +1196,132 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">48 hours before the flight, the refugees stay at the IOM transit centre where they are provided with further information on the travel, flight security, baggage allowance, etc. They also go through a 'fit for flight' medical check.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No further information is provided during the travel phase. In the reception phase, information is provided by the municipality and national authorities responsible for access to the job market and social benefits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An orientation programme is provided to people selected for resettlement upon arrival in Sweden. The programme covers various aspects, such as beneficiaries' rights and obligations, introduction to the Swedish social, cultural and political situation, and some language classes to aid in integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Resettlement - Migrationsverket.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When beneficiaries of protection receive their decision, they are provided with information on the rights and obligations associated with the protection status. This includes information on residence permits for those with refugee or subsidiary protection status, the possibility of family reunification, the process to appeal the status decision, circumstances under which protection status may be withdrawn, how to apply for a residence permit extension, and information on travel documents. The information is provided by the SMA in writing and is accessible online, as well as orally when the decision is given to the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, beneficiaries receive information on integration activities during the asylum procedure. This information is given when the applicant is granted a protection status and covers topics such as the introductory programme provided by the Swedish Public Employment Service </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Arbetsförmedlingen)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which helps individuals settle in Swedish society. The program includes training, job opportunities (such as internships), support in job searches, assistance if starting a business, validation of competencies, and support for those needing to develop or build skills. More details on this programme can be found here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Etableringsprogrammet - Arbetsförmedlingen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on employment and the labour market is provided when beneficiaries receive the residence permit and settlement in a municipality. This includes information on the rights to work, available support in finding a job, and job training opportunities. This information is delivered by the SMA, and further support is offered by local authorities and the Swedish Public Employment Service, both in writing and online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries are informed by the SMA about their right to access school and education at the time of settlement, and it includes details about schooling opportunities for children and educational resources for adults. This information is typically provided in writing and orally, and in some cases, an interpreter is available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection receive information about healthcare at the time of settlement in a municipality. The information covers the right to healthcare, how to access services and emergency contact numbers. It also includes details about the right to an interpreter and the confidentiality of medical services. This information is provided by the municipalities, in writing and online. For more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Om du behöver vård | Informationsverige.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finally, beneficiaries of protection are informed about how to obtain a residence permit. This information is provided when they receive the protection status decision. It covers the rights and obligations associated with the residence permit, such as the requirement to register with the population register, the possibility of establishment contributions and the procedures to apply for an extension of the residence permit. This information is provided by the SMA both in writing and online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in reception</w:t>
       </w:r>
     </w:p>
@@ -1062,132 +1344,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SMA is responsible for providing this information, although other relevant authorities and voluntary organisations may also play a role, especially for healthcare and other services. The material covers important topics such as reception conditions, rights and obligations, legal assistance, education, employment healthcare, and activities available during the waiting period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is provided in a variety of formats, including written material and oral provision. Depending on the specific material, it is available in different languages, and if the material is not available in the applicant's language, an interpreter may be required. Specific targeted material is available for applicants with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">I am seeking asylum | Informationsverige.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Youmo - Directed at minors and young adults</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Medan du väntar - Swedish Migration Agency</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention are informed about the reasons for their detention and the procedures to challenge the detention order at the time of detention. This includes information on the possibility to appeal. As a general rule, each individual in detention is also provided with legal assistance. The information is given both orally and in writing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SMA provides this information when the individual arrives at the detention facility, or if that is not possible, during an interview conducted shortly after arrival. Upon arrival, detainees are given an information leaflet in the appropriate language, and if necessary, an interpreter is consulted to ensure the detainee fully understands the content. The leaflet contains important information on appeal procedures, legal assistance, contact with staff at the detention facility, interpretation services, contact with the outside world, visitors, obligations and rights at the detention facility, security protocols, healthcare (including dental care), financial aid, and how to file complaints. In addition to the written information, a comprehensive interview is conducted at the time of arrival, where further necessary details are explained. The website can be found here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Protection and asylum in Sweden - Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1240,199 +1526,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F51533FA"/>
+    <w:nsid w:val="5A12B5C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1535,52 +1854,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="C8DB1D50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1661,55 +2131,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svenskforfattningssamling.se/sites/default/files/sfs/2021-07/SFS2021-813.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/ordforklaringar/dublinforordningen.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/andra-aktorer/kommuner/sveriges-flyktingkvot.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.informationsverige.se/en/jag-ar-asylsokande.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youmo.se/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7387" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7388" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7392" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7394" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7395" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7396" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7400" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97)" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svenskforfattningssamling.se/sites/default/files/sfs/2021-07/SFS2021-813.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/ordforklaringar/dublinforordningen.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/andra-aktorer/kommuner/sveriges-flyktingkvot.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.informationsverige.se/en/jag-ar-asylsokande.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youmo.se/en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>