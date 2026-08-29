--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,99 +42,103 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy is bound by the recast Asylum Procedures Directive and has transposed its provisions in Legislative Decree No 142/2015, (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decreto Legislativo n. 142, attuazione della direttiva 2013/33/UE recante norme relative all'accoglienza dei richiedenti protezione internazionale, et al.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), 18 August 2015, amending </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 25/2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative Decree No 142/2015, (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decreto Legislativo n. 142, attuazione della direttiva 2013/33/UE recante norme relative all'accoglienza dei richiedenti protezione internazionale, et al.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), 18 August 2015, amending </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 25/2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -251,51 +255,52 @@
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Forensic Police or Police Immigration Office | Polizia Scientifica </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -322,77 +327,79 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Border Police | Polizia di Frontiera </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -405,103 +412,106 @@
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -514,453 +524,470 @@
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police Immigration Office | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufficio Immigrazione Questura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUAA, IOM, UNHCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">52 external air border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">111 external sea border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree Law No 20/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as converted into law, regulates urgent measures on the legal entry of migrant workers and the prevention and fight against irregular immigration. It outlines the framework to manage hotspots, and reception centres and includes provisions to address increased migration flows. Specifically, it facilitates the creation of additional hotspots and reception centres to accommodate a surge in migrant arrivals. The decree also allows for temporary operational measures to manage these facilities effectively, including the rapid setup and expansion of infrastructure. To facilitate the prompt establishment and operation of these centres, Article 19 co. 3-bis of Decree Law No 13/2017, converted into Law 46/2017 as modified by Law 80/2025 allows for the establishment of new hotspots with exemptions from any legal provisions other than criminal law (while still adhering to anti-mafia laws, prevention measures and EU obligations), until 31 December 2026. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This decree empowers prefects to temporarily use provisional reception facilities when government centres or established temporary structures are not available. These provisional facilities must provide essential services, including food, accommodation, clothing, healthcare and linguistic-cultural mediation. The decree eliminates the requirement for psychological assistance, Italian language courses and legal orientation in these first reception centres. Additionally, it introduces measures to manage reception centre capacity in situations of extreme urgency, allowing for temporary increases beyond standard limits which are subject to specific conditions. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moreover, various instruments have been employed at the regional level to address a crisis. For instance, ordinances issued by the Head of the Civil Protection Department implement specific urgent measures across different regions in response to an exceptional increase in migrant flows arriving in Italy through Mediterranean routes. Among the recent ones:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance No 984 of 16 April 2023 introduces urgent measures in the regions of Piemonte, Liguria, Lombardia, Veneto, Friuli-Venezia Giulia, Umbria, Marche, Lazio, Abruzzo, Molise, Basilicata, Calabria, Sardegna, Sicilia, and the Autonomous Provinces of Trento and Bolzano</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance No 990 of 2 May 2023 introduces urgent measures in Campania and Valle d’Aosta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance No 993 of 9 May 2023 introduces additional urgent measures in Calabria and Sicilia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance No 994 of 11 May 2023 extends urgent measures to Campania, Valle d’Aosta, Piemonte, Liguria, Lombardia, Veneto, Friuli-Venezia Giulia, Umbria, Marche, Lazio, Abruzzo, Molise, Basilicata, Calabria, Sardegna, Sicilia, and the Autonomous Provinces of Trento and Bolzano</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance No 1015 of 2 August 2023 introduces further urgent measures specifically for Sicilia to cope with the ongoing mass influx of migrants arriving through Mediterranean routes.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of September 2024, the state of emergency remains in effect in Italy, having been extended for an additional 6 months on 9 April 2024 due to the exceptional increase in migrant flows through the Mediterranean route. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of protection from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is enshrined in </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 286 of 1998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 19 as amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 130/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree Law No 20/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, converted respectively by </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 173/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 50/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and Law 47/2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More specifically:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1049,51 +1076,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">at external air borders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">According to AIDA Country Report: Italy - 2023 Update, July 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, based on public tenders or other temporary contract, various civil society organisations deliver information services at major airports, with oversight provided directly by the local prefectures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2020, the Prefecture of Rome assigned the social cooperative Albatros1973 the responsibility of informing and managing foreign nationals arriving at Rome’s Fiumicino Airport who wished to seek asylum or were Dublin returnees. This responsibility was then transferred to the ITC cooperative for 2021 and 2022, and since 2022 to ITM cooperative. At Milan’s Malpensa Airport, the cooperative Ballafon has been providing services to asylum seekers arriving at the airport since 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
@@ -1115,203 +1143,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a request for asylum is made at the border, police authorities invite the asylum seeker to go to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Questura</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for registration (Eurodac fingerprinting) and lodging. The applicant should lodge within 3 days from the manifestation of the willingness to apply for international protection or within 6 days if the willingness to apply for international protection is expressed to the Border Police; such terms are prolonged for 10 days in case of mass arrivals, but in practice this can take more time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 46/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides the definition and function of hotspots. A foreigner who irregularly crosses an internal or external border or who arrives by rescue operations at sea is directed to a crisis point (hotspot) for first aid and assistance. Standard procedures are in place in the hotspots and some disembarkation ports for initial screening to identify people in need of international protection or relocation procedures, individuals who have specific needs and people who do not intend to apply for international protection. The Standard Operating Procedures for hotspots include collaboration among the authorities, Frontex, Europol and the EUAA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from refoulement at external sea borders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Search and rescue operations at sea are conducted by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Italian Coast Guard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The Coast Guard Headquarters serves as the Italian Maritime Rescue Coordination Centre (I.M.R.C.C.), which is the National Maritime Rescue Coordination Centre responsible for coordinating all activities related to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">search and rescue of human life at sea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a request for asylum is made at the border, police authorities invite the asylum seeker to go to the competent Questura, based on the place of the reception center in which the asylum seeker is hosted. The applicant should lodge within 3 days from the manifestation of the willingness to apply for international protection or within 6 days if the willingness to apply for international protection is expressed to the Border Police; such terms are prolonged for 10 days in case of mass arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 46/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides the definition and function of hotspots. A foreigner who irregularly crosses an internal or external border or who arrives by rescue operations at sea is directed to a crisis point (hotspot) for first aid and assistance. Standard procedures are in place in the hotspots and some disembarkation ports for initial screening to identify people in need of international protection or relocation procedures, individuals who have specific needs and people who do not intend to apply for international protection. The Standard Operating Procedures for hotspots include collaboration among the authorities, Frontex, Europol and the EUAA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from refoulement in case of emergency measures related to mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree Law No 113/2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> amended </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 25/2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and introduced a border procedure for border areas and transit zones. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree Law No 130/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 173/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> introduced amendments, without changing the substance of the procedure. Law 75/2025 introduced amendments to Legislative Decree 25/2008, expanding the possibility to apply Border Procedures to all Accelerated Procedures, when the willingness to apply for international protection is made at specific borders or transit zones identified by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree of 5 August 2019.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The examination of the application for international protection can be done under border procedures if submitted at borders and transit zones as foreseen by article 28 bis para 2 bis Legislative Decree 25/2008, for example in case of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">an individual who submits an application for international protection directly at the border or in the transit zones after having been stopped for evading or attempting to evade the relevant checks;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1325,51 +1362,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">an individual who submits an application for international protection directly at the border or in the transit zones and coming from a designated safe country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">an individual submitted a claim manifestly unfounded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The competent authority for the border procedure is the Territorial Commissions for the Recognition of International Protection. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree of 5 August 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> identified Border areas and transit zones in which the border accelerated procedures may be applied and established the territorial commissions for the recognition on international protection located in this areas competent for the border procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Trieste, Gorizia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1565,161 +1603,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application can also be lodged from detention. As foreseen in Legislative Decree No 25/2008, Article 28 bis, as soon as the application is received by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Questura</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, it is forwarded to the Territorial Commission, which carries out an interview with the applicant within 7 days from the date of reception. A decision is taken within 2 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Some applications are initially made in the hotspots and in other ports of disembarkations where </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Standard Operating Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SOP) are applied:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hotspots as per </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 286/1998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 10: Lampedusa (Agrigento), Pozzallo (Ragusa), Taranto (ex CIE), Messina. (Planned in: Reggio Calabria). Due to a decrease in arrivals, the new planned hotspots in Palermo, Crotone, Corigliano and Augusta were suspended. The hotspot in Reggio Calabria is almost ready and it will be activated if migration flows increase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other ports for disembarkations: Augusta, Brindisi, Cagliari, Catania, Crotone, Palermo, Porto Empedocle, Reggio Calabria, Trapani.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications cannot be received by embassies abroad. Italy does not have a scheme for issuing visas for humanitarian reasons. It is not possible to make an application by post or e-mail. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response to humanitarian crises, since February 2015 the Italian government has established </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">humanitarian corridors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as part of a collaborative programme involving institutions and civil society organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2021 and 2023, Italy </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">set up humanitarian corridors to facilitate the legal entry of individuals in need of protection from Libya</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This initiative involved agreements between the Ministry of the Interior, the Ministry of Foreign Affairs and International Cooperation, UNHCR, ARCI Association, the Community of Sant'Egidio, the Federation of Evangelical Churches in Italy (FCEI) and the National Institute for Health, Migration and Poverty (INMP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2021 and 2022, Italy also </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">established humanitarian corridors specifically for Afghanistan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, building on the emergency evacuation from Kabul in August 2021 and subsequent humanitarian interventions. The protocol for these corridors and evacuations involved the Ministry of the Interior, the Ministry of Foreign Affairs and International Cooperation and various civil society organisations, including the Community of Sant'Egidio, Caritas, ARCI Association, the Federation of Evangelical Churches in Italy and the Waldensian Table, in collaboration with UNHCR, the IOM and the National Institute for the Promotion of Health of Migrant Populations and the Fight Against Poverty-Related Diseases (INMP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements for making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications are made in person at the border police office or within the territory at the competent Immigration Office of the police (</w:t>
       </w:r>
@@ -1798,51 +1841,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Office of the police (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Questura</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) registers all applications during the fingerprinting (EURODAC Cat. 1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EUAA provides support in the registration process within the framework of its </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Country Operations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registration and lodging procedures may largely depend on the arrangements made by the single </w:t>
       </w:r>
@@ -1965,93 +2009,96 @@
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Office of the police (Questura) lodges all applications during the Verbalizzazione. This is the lodging of the asylum request using a specific form. The form and the application are sent to the Territorial Commissions through an IT platform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree 25/2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as modified by Legislative Decree 142/2015 allows parents to apply for protection on behalf of their children, when they are not married, and they are present on the Italian territory at the moment of the application. However, children can also directly apply through one of their parents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree 25/2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6 foresees the possibility to apply directly for international protection. The application can also be lodged by the legal guardian of the unaccompanied minor based on an assessment of the minor’s personal situation (Cartella </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociale</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and BIA, Best Interest Assessment, for more details see </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law n. 47/2017 "Zampa", Protection of Foreign Unaccompanied Minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, May 2017 and section on "Applicants with special needs"). The Territorial Commission gives priority to applications by unaccompanied minors, while the minor is assisted legally and by a guardian throughout the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Data collection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The specific form used for lodging an application consist in an interview questionnaire, in which the interviewee is required to provide personal details, nationality, mother tongue, religion, ethnicity or membership of a political group, family details, educational qualification, profession, the countries crossed during the journey, the reasons (briefly) for applying for asylum. The form is filled in by the immigration office of the relevant </w:t>
       </w:r>
@@ -2072,51 +2119,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International protection applications are lodged on the IT platform. The specific form also foresees some new sections such a questionnaire to collect information about the organization of the journey, connections with armed groups and any convictions in the Country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative Decree 25/2008 as modified by Legislative Decree 142/2015 allows parents to apply for protection on behalf of their children, when they are not married and they are present on the Italian territory, along with them, at the moment of the application. However, children can also directly apply through one of their parents. In case of UAMs art. 6 Law Decree 25/2008 foresees for them the possibility to apply directly for international protection. UAMs' application can also be lodged by the legal guardian of the UAM, based on an assessment of the personal situation of the minor (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cartella Sociale</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and BIA, Best Interest Assessment, for more details see </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law n. 47/2017 "Zampa", Protection of Foreign Unaccompanied Minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, May 2017 and section below on "Applicants with special needs"). The Territorial Commission gives priority to the UAM's application, while the minor is assisted legally as well as by the guardian throughout the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Asylum Commission has a contractor providing interpretation services. Interpreters are screened by the Contractor which release a self-declaration. The interpreters are also obliged to adhere to a code of conduct provided by the National Asylum Commission that may request random checks and report any incompatibilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department of Public Security has different contractors providing interpretation services. The cultural mediators are deployed in immigration offices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2198,51 +2246,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As stated in Art 10-bis the information as required by Article 10 is provided to individuals expressing the intention to seek international protection at border crossings and transit zones, within the reception services established by law. Access to border crossings is guaranteed for UNHCR representatives and experienced protection organizations, although access may be restricted for security, public order, or administrative reasons, but not completely denied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision material available at lodging phase:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Practical guide for asylum seekers in Italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> developed by the Ministry of the Interior;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Info provision on Safe country of Origin accelerated procedure ex Art. 28-bis, para. 2, c);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2317,117 +2366,121 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement to submit original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 25/2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 11 and </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 3, the applicant is obliged to hand over all documents in their possession relevant for the assessment of the claim, including the passport, when lodging the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequence of a refusal to surrender documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree-Law No 20/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 7-bis, which governs the accelerated procedure for asylum applications made at the border, stipulates that if an applicant fails to present their passport or a valid document, or if they do not provide a suitable financial guarantee, they may be detained when there are grounds for detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Return of original documents to the applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Practical guide for asylum seekers in Italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> developed by the Ministry of the Interior, after the procedure is completed, beneficiaries of international protection receive a residence permit which is valid for 5 years and renewable. To travel outside of Italy, recognised refugees receive upon request a travel document (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">documento di viaggio</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Beneficiaries of subsidiary protection can receive a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">titolo di viaggio</w:t>
@@ -2589,100 +2642,102 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority/agency: Ministry of the Interior </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Title: Practical guide for asylum seekers in Italy </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type: Leaflet Hyperlink: </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.interno.gov.it/sites/default/files/2024-09/guida_pratica_2024_inglese.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority/agency: Ministry of the Interior </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Title: Protezione internazionale </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type: Website</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Hyperlink: </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.interno.gov.it/it/temi/immigrazione-e-asilo/protezione-internazionale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority/agency: Ministry of the Interior </w:t>
             </w:r>
           </w:p>
@@ -2741,51 +2796,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/2107/Come-si-richiede-la-protezione-internazionale--possibile-lavorare-in-attesa-della-decisione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2800,51 +2856,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://help.unhcr.org/italy/it/asilo-in-italia/procedura-dasilo/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2873,51 +2930,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Flyer, Brochures, PowerPoint presentations </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUAA Products | Let's Speak Asylum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authority/agency:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
@@ -2942,51 +3000,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.cir-onlus.org/domande-frequenti-2/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3140,199 +3199,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D21BCECD"/>
+    <w:nsid w:val="4A4983C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3436,51 +3528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F4D79EA"/>
+    <w:nsid w:val="5D2B5DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3584,51 +3676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03461AE6"/>
+    <w:nsid w:val="9AA7D358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3732,51 +3824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6E591050"/>
+    <w:nsid w:val="DD998B8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3880,51 +3972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="735C7D9D"/>
+    <w:nsid w:val="CC1FB5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4028,51 +4120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="05F9C110"/>
+    <w:nsid w:val="83F64F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4320,51 +4412,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2015/09/15/15G00158/sg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camera.it/parlam/leggi/deleghe/08025dl.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://questure.poliziadistato.it/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2023/03/10/23G00030/sg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionecivile.gov.it/it/normativa/ocdpc-n-984-del-16-aprile-2023/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionecivile.gov.it/it/normativa/ocdpc-n-990-del-2-maggio-2023/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionecivile.gov.it/it/normativa/ocdpc-n-993-del-9-maggio-2023/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionecivile.gov.it/it/normativa/ocdpc-n-994-dell11-maggio-2023/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/atto/vediMenuHTML?atto.dataPubblicazioneGazzetta=2023-08-07&amp;atto.codiceRedazionale=23A04486&amp;tipoSerie=serie_generale&amp;tipoVigenza=originario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:1998-07-25;286" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2020/10/21/20G00154/sg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2020/12/19/20G00195/sg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2023/05/05/23G00058/sg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/italy/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2017/04/18/17G00059/sg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guardiacostiera.gov.it/en/Pages/search-and-rescue.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guardiacostiera.gov.it/attivita/ricerca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2018/10/04/18G00140/sg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2008/02/16/008G0044/sg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2019/09/07/19A05525/sg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libertaciviliimmigrazione.dlci.interno.gov.it/sites/default/files/allegati/hotspots_sops_-_english_version.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/1998/08/18/098G0348/sg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esteri.it/it/politica-estera-e-cooperazione-allo-sviluppo/temi_globali/diritti_umani/i-corridoi-umanitari/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/3584/Corridoi-umanitari-protocollo-per-far-arrivare-1500-profughi-dalla-Libia-in-tre-anni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/300-cittadini-afghani-arrivo-grazie-tre-nuovi-corridoi-umanitari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/operations/country-operations" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2017/04/21/17G00062/sg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/allegati/la_guida_in_italiano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2008/01/04/007G0259/sg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2024-09/guida_pratica_2024_inglese.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/temi/immigrazione-e-asilo/protezione-internazionale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/2107/Come-si-richiede-la-protezione-internazionale--possibile-lavorare-in-attesa-della-decisione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/italy/it/asilo-in-italia/procedura-dasilo/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cir-onlus.org/domande-frequenti-2/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>