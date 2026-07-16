--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,107 +7,475 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Forms of protection - Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7127" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7128" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7129" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7130" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7131" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7132" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Refugee status </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7133" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsidiary protection status</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7134" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7135" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7136" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7137" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7138" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7139" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7140" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7141" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7142" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7143" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7144" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social security and social assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7145" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7146" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7147" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to integration measures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7148" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the following acts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Act on granting protection to foreigners on the territory of the Republic of Poland of 13 June 2003 Ustawa z dnia 13 czerwca 2003 r. o udzielaniu cudzoziemcom ochrony na terytorium Rzeczypospolitej Polskiej, Dz.U. 2025 poz. 223 z późn.zm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ordinance of the Ministry of the Interior of 4 November 2015 on the form of application for international protection Rozporządzenie Ministra Spraw Wewnętrznych z dnia 4 listopada 2015 r. w sprawie wzoru formularza wniosku o udzielenie ochrony międzynarodowej, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Dz.U.2015 poz. 1859</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
@@ -247,268 +615,268 @@
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">zgoda na pobyt ze względów humanitarnych</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, defined in Article 348 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on 12 December 2013 on Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, granted to third country nationals if their return:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May only be executed to a country where: </w:t>
-            </w:r>
-[...119 lines deleted...]
-              <w:t xml:space="preserve">may only be executed to a country where: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">their right to life, freedom and personal safety might be threatened, or </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">they could be subject to torture, or unhuman or degrading treatment or punishment, or </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">they could be subject to forced labour, or </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">they could be deprived of the right to fair trial or be punished without legal grounds, </w:t>
+              <w:t xml:space="preserve">they could be deprived of the right to fair trial or be punished without legal grounds,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in case when there are grounds for refusing to grant residence permit for humanitarian reasons,</w:t>
+              <w:t xml:space="preserve">would violate their right for family or private life as defined by the European Convention on Human Rights; or </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">would violate the rights of a child, as defined in the Convention on the Rights of the Child, and thus substantially endanger the child's physical and mental development.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permit for tolerated stay (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zgoda na pobyt tolerowany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> defined in Article 351 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="var(--word-link)"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Act on 12 December 2013 on Foreigners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, granted to third country nationals if their return:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">may only be executed to a country where: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">their right to life, freedom and personal safety might be threatened, or </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">they could be subject to torture, or unhuman or degrading treatment or punishment, or </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">they could be subject to forced labour, or </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">they could be deprived of the right to fair trial or be punished without legal grounds, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in case when there are grounds for refusing to grant residence permit for humanitarian reasons,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">cannot be executed due to reasons beyond the control of authority competent to enforce the return decision, and beyond the control of the foreigner, or</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">may be executed to a country, to which expulsion is unacceptable under the court’s rulings or due to a decision of the Minister of Justice on the refusal of the foreigner’s extradition.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutional asylum (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">azyl</w:t>
             </w:r>
@@ -553,569 +921,569 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum as a national form of protection is not reported to EUROSTAT. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validity period of first /subsequent residence permit:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons: According to Article 243(1), point 4 of the Act of 12 December 2013 on Foreigners, residence cards are issued for 2 years, which can be renewed for another 2-year period after their expiration.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Permit for tolerated stay: According to Article 273 of the Act of 12 December 2013 on Foreigners, a “permit for tolerated residence” document is issued to persons granted tolerated stay. The document is valid for 2 years.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitutional asylum: asylum is issued for an indefinite period. A renewable residence card is issued, valid for 10 years, which can be renewed for 10 years after expiration. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Access to labour market:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Permit for tolerated stay: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitutional asylum: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Access to social assistance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons: Limited to basic shelter, food and essential clothing.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Permit for tolerated stay: Limited to basic shelter, food and essential clothing.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitutional asylum: Same as for persons granted refugee status or subsidiary protection (the beneficiary must obtain a permanent residence permit to access these entitlements).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel documents:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons: same as for beneficiaries of subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Permit for tolerated stay: not entitled to Polish travel documents for foreigners, nor temporary Polish travel documents for foreigners.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitutional asylum: same as for beneficiaries of subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration support:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons: Foreigners who have received a residence permit for humanitarian reasons are not covered by any dedicated integration program. They are eligible for support provided by local authorities or civil society organisations (often co-funded by the EU).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Permit for tolerated stay: Foreigners who have received a residence permit for tolerated stay are not covered by any dedicated integration program. They are eligible for support provided by local authorities or civil society organisations (often co-funded by the EU).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitutional asylum: Beneficiaries of constitutional asylum are not covered by any dedicated integration program. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">They are eligible for support provided by local authorities or civil society organisations (often co-funded by the EU).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Period of stay to be eligible to apply for naturalization:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons, permit for tolerated stay and constitutional asylum: Same as for persons granted refugee status and subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Right to family reunification:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persons granted a residence permit for humanitarian reasons and persons granted constitutional asylum are entitled to family reunification.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eligible family members: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conditions for family reunification: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grace period: not applicable.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documents from country of origin: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fees and costs for family reunification: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit of the family member: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to services for family members: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persons granted a tolerated residence are not entitled to family reunification</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Access to education and vocational training:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons: Similar to beneficiaries of refugee status or subsidiary protection, however access to higher education or vocational training is on different terms. A beneficiary of a residence permit for humanitarian reasons is not entitled to access to free higher education at state universities.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Permit for tolerated stay: Similar to beneficiaries of refugee status or subsidiary protection, however access to higher education or vocational training is on different terms. A beneficiary of a tolerated stay is not entitled to access to free higher education at state universities.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitutional asylum: Similar to beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freedom of movement:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit for humanitarian reasons: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Permit for tolerated stay: Similar to beneficiaries of refugee status or subsidiary protection, but no entitlement to cross the Polish borders.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitutional asylum: Same as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="256.8" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Other rights: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persons granted a residence permit for humanitarian reasons, persons granted tolerated stay and persons granted constitutional asylum can access:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Healthcare: under the same conditions as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social security: under similar conditions as for beneficiaries of refugee status or subsidiary protection.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accommodation: Under similar conditions as for beneficiaries of refugee status or subsidiary protection, but they are not entitled to specific schemes or programmes to support access to accommodation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -1263,75 +1631,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee status </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal provisions relating to review, renewal and withdrawal of refugee status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review: N/a as a separate procedure (review is a procedural step within the withdrawal procedure).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renewal: N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal: Article 21 of the Act on Granting Protection to Foreigners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: 3-year residence permit for the first and for subsequent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1474,171 +1842,171 @@
         <w:t xml:space="preserve">Legal aid:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Third country nationals have a to free legal aid only during the appeal procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Article 21 of the Act on Granting Protection to Foreigners establishes that refugee status may be revoked if beneficiaries:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have voluntarily re-availed themselves of the protection of their country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have voluntarily re-acquired the nationality of their country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have acquired a new nationality and enjoy the protection of the new country of nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Re-established themselves voluntarily in the country they had left because of fear of persecution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">May no longer refuse to benefit from the protection of their country of origin due to the cessation of the circumstances for which he/she has obtained refugee status, and have not provided compelling reasons justifying their refusal to benefit from the protection of the country of which he/she is a national;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As stateless persons, may return to their country of habitual residence due to the cessation of the circumstances for which they were granted refugee status, and have not provided compelling reasons justifying their refusal to return to that country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have committed a crime against peace, a war crime or a crime against humanity within the meaning of international law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Are guilty of acts contrary to the purposes and principles of the United Nations as set out in the Preamble and Articles 1 and 2 of the Charter of the United Nations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concealed information or documents or presented false information or documents of significant importance for granting refugee status;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Constitute a threat to the security of the country in which he or she stays;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have been convicted by a final judgment of a particularly serious offence, other than the crime referred to in point 7, and constitutes a threat to the community of the country in which he or she is staying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The decision on withdrawal of international protection is issued by the Head of the Office for Foreigners and automatically leads to an end of the residence permit. The person concerned can choose to accept the decision and leave Poland within 30 days, or to appeal it before the Refugee Board.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1758,123 +2126,123 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for the withdrawal of the status</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: According to Article 22 of the Act on Granting Protection to Foreigners, subsidiary protection will be revoked if the circumstances which justified granting subsidiary protection no longer exist or have changed in such a way that the beneficiary no longer requires protection. Only significant and lasting changes should be considered when assessing these circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsidiary protection will also be revoked, if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The circumstances in connection with which subsidiary protection was granted have ceased to exist or have changed in such an extent that protection is no longer required;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The beneficiary withheld information or documents, or presented false information or documents of significance for the asylum procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are serious grounds to believe that the person has committed a crime against peace, a war crime or a crime against humanity, as understood by international law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person is guilty of the acts contrary to aims and principles of the United Nations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are serious grounds to believe that the person has committed a crime in Poland or an act outside Poland which is a crime according to Polish law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are serious reasons to believe that the person constitutes a threat to state security or public safety;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is revealed that the person had committed a crime punishable under Polish law by a prison sentence, and left their country of origin for the sole reason of escaping punishment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Same as for beneficiaries of refugee protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2004,180 +2372,180 @@
         <w:rPr/>
         <w:t xml:space="preserve">Legal aid: The person who applies for asylum has the right to appoint an agent to represent him or her under the procedure. He or she also has the right to use the support of organisations which provide assistance to foreign nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for the withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits for humanitarian reasons will be revoked if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reasons for granting the permit cease to exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances justifying a rejection come to light;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person has concealed relevant information or presented false information or documents of significance for granting the permit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person has permanently left Poland or returns to their country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A permit may be also revoked if new security considerations emerge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Permits for tolerated stay will be revoked if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reasons for granting the permit cease to exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person has left Poland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person’s stay in Poland can pose a threat to state defence or security or public safety and order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person refuses to fulfil the obligations imposed by the permit decision (for example, residence registration).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Constitutional asylum will be revoked if (Article 91):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reasons for granting asylum have ceased to exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person acts against state defence or security, or public safety and order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permit for humanitarian reasons and permit for tolerated stay: The decision on revoking permits is issued by the Border Guard and it automatically leads to an end of the residence permit or document. The person concerned can choose to accept the decision and leave Poland within 30 days, or to appeal it before the Commander-in-Chief of the Border Guard within 7 days from the date of delivery of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2310,171 +2678,171 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 195(1)(6)(a) of the Act of 12 December 2013 on Foreigners, permanent residence permits can be issued if, immediately before filing the application, the person has stayed in Poland for an uninterrupted period of 5 years due to having been granted international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 195(4) of the Act of 12 December 2013 on Foreigners uninterrupted stay means that none of the one-off breaks during this stay exceeded 6 months, and if the combined duration of the breaks did not exceed 10 months within the 5-year period - unless it was a result of very special circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 211(1) of the Act of 12 December 2013 on Foreigners, long-term EU resident status can be obtained if the beneficiary has stayed in Poland at least for an uninterrupted period of 5 years. According to the Article 212(1)(2) and (3) letter c of the Act of 12 December 2013 on Foreigners only a half of the duration of stay in Poland during the international protection proceedings - the whole period will be included in the 5year period only if the proceedings lasted more than 18 months). Other requirements include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a stable income which suffices to cover maintenance costs of the applicant and his or her family;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">health insurance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">having a legal title to housing premises for accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">having a good command of Polish (B1 level, not applicable to minors below 16 years old).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure for delivering the residence permit (including timelines): A person granted refugee status may apply for a travel document under the Geneva Convention (Geneva Travel Document) and a residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application forms for the issuance or replacement of another residence card and Geneva travel document must be submitted to the Head of the Office for Foreigners within 30 days before their expiry date. Applications should be submitted in person or sent by mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Required documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Completed application form,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 current biometric photographs,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Current registration certificate,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fee (only for subsequent applications),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Documents necessary to confirm the data and circumstances provided in the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failure to submit any of the above documents will result in the foreigner being requested to provide additional information within 7 days of receipt of the request, under penalty of non-consideration of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office for Foreigners, as the authority responsible for issuing documents, collects fingerprints from foreigners who apply for a residence card and Geneva travel document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2484,118 +2852,118 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications for Geneva travel documents require fingerprinting from foreigners aged 12 or over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Document collection: The foreigner collects the documents in person at the agreed time or after receiving information from the responsible official about the possibility of collecting the document. If the document was issued to a person under 13 years of age, the document must be collected by their legal representative or guardian. Minors aged 13 or over or legally incapacitated persons must collect the document in person in the presence of at least one parent or guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A fee of PLN 100 is charged for issuing a subsequent residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of loss or destruction of the residence card through the foreigner's fault, the fee is PLN 200.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of a subsequent loss or subsequent destruction of a residence card through the foreigner's fault, the fee is PLN 300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A discount on the fee for issuing another residence card is available to foreigners:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">who are in a difficult financial situation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whose purpose of stay is to pursue higher education in a secondary school or university in the territory of the Republic of Poland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">minors who are under 16 years of age on the date of submitting the application for the issuance or replacement of a residence card or document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discount on the fee for issuing another residence card is 50% of the above amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2649,213 +3017,213 @@
         <w:rPr/>
         <w:t xml:space="preserve">A person granted subsidiary protection may apply for a residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application forms for the issuance or replacement of another residence card must be submitted to the Head of the Office for Foreigners within 30 days before their expiry date. Applications should be submitted in person or sent by mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Required documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Completed application form,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 current biometric photographs,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Current registration certificate,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fee (only for subsequent applications),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Documents necessary to confirm the data and circumstances provided in the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failure to submit any of the above documents will result in the foreigner being requested to provide additional information within 7 days of receipt of the request, under penalty of non-consideration of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office for Foreigners, as the authority responsible for issuing documents, collects fingerprints from foreigners who apply for a residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications for residence cards require fingerprinting from foreigners aged 6 or over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Document collection: The foreigner collects the documents in person at the agreed time or after receiving information from the responsible official about the possibility of collecting the document. If the document was issued to a person under 13 years of age, the document must be collected by their legal representative or guardian. Minors aged 13 or over or legally incapacitated persons must collect the document in person in the presence of at least one parent or guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A fee of PLN 100 is charged for issuing a subsequent residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of loss or destruction of the residence card through the foreigner's fault, the fee is PLN 200.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of a subsequent loss or subsequent destruction of a residence card through the foreigner's fault, the fee is PLN 300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A discount on the fee for issuing another residence card is available to foreigners:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">who are in a difficult financial situation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whose purpose of stay is to pursue higher education in a secondary school or university in the territory of the Republic of Poland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">minors who are under 16 years of age on the date of submitting the application for the issuance or replacement of a residence card or document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discount on the fee for issuing another residence card is 50% of the above amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2915,99 +3283,99 @@
         <w:rPr/>
         <w:t xml:space="preserve"> A person granted refugee status may apply for a travel document under the Geneva Convention (Geneva Travel Document) and a residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application forms for the issuance or replacement of another residence card and Geneva travel document must be submitted to the Head of the Office for Foreigners within 30 days before their expiry date. Applications should be submitted in person or sent by mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Required documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Completed application form,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 current biometric photographs,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Current registration certificate,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fee (only for subsequent applications),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Documents necessary to confirm the data and circumstances provided in the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failure to submit any of the above documents will result in the foreigner being requested to provide additional information within 7 days of receipt of the request, under penalty of non-consideration of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office for Foreigners, as the authority responsible for issuing documents, collects fingerprints from foreigners who apply for a residence card and Geneva travel document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3017,118 +3385,118 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications for Geneva travel documents require fingerprinting from foreigners aged 12 or over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Document collection: The foreigner collects the documents in person at the agreed time or after receiving information from the responsible official about the possibility of collecting the document. If the document was issued to a person under 13 years of age, the document must be collected by their legal representative or guardian. Minors aged 13 or over or legally incapacitated persons must collect the document in person in the presence of at least one parent or guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A fee of PLN 100 is charged for issuing a subsequent residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of loss or destruction of the residence card through the foreigner's fault, the fee is PLN 200.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of a subsequent loss or subsequent destruction of a residence card through the foreigner's fault, the fee is PLN 300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A discount on the fee for issuing another residence card is available to foreigners:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">who are in a difficult financial situation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whose purpose of stay is to pursue higher education in a secondary school or university in the territory of the Republic of Poland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">minors who are under 16 years of age on the date of submitting the application for the issuance or replacement of a residence card or document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discount on the fee for issuing another residence card is 50% of the above amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3179,213 +3547,213 @@
         <w:rPr/>
         <w:t xml:space="preserve">Procedure for delivering the travel document (including the necessity to pay any fees): A person granted subsidiary protection may apply for a residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application forms for the issuance or replacement of another residence card must be submitted to the Head of the Office for Foreigners within 30 days before their expiry date. Applications should be submitted in person or sent by mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Required documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Completed application form,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 current biometric photographs,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Current registration certificate,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fee (only for subsequent applications),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Documents necessary to confirm the data and circumstances provided in the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failure to submit any of the above documents will result in the foreigner being requested to provide additional information within 7 days of receipt of the request, under penalty of non-consideration of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office for Foreigners, as the authority responsible for issuing documents, collects fingerprints from foreigners who apply for a residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications for residence cards require fingerprinting from foreigners aged 6 or over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Document collection: The foreigner collects the documents in person at the agreed time or after receiving information from the responsible official about the possibility of collecting the document. If the document was issued to a person under 13 years of age, the document must be collected by their legal representative or guardian. Minors aged 13 or over or legally incapacitated persons must collect the document in person in the presence of at least one parent or guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A fee of PLN 100 is charged for issuing a subsequent residence card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of loss or destruction of the residence card through the foreigner's fault, the fee is PLN 200.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of a subsequent loss or subsequent destruction of a residence card through the foreigner's fault, the fee is PLN 300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A discount on the fee for issuing another residence card is available to foreigners:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">who are in a difficult financial situation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whose purpose of stay is to pursue higher education in a secondary school or university in the territory of the Republic of Poland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">minors who are under 16 years of age on the date of submitting the application for the issuance or replacement of a residence card or document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discount on the fee for issuing another residence card is 50% of the above amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3474,137 +3842,137 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following rules are applied for refugees and for beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors’ right and conditions to access education (pre-school, primary school, secondary school, post-secondary and tertiary education): Beneficiaries of international protection who are minors may access, under the same conditions as Polish citizens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-school education for children between 3 and 6 years old.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free education in public schools from the age of 7 until completing public secondary school (or until reaching the age of 18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other public educational institutions (i.e. extracurricular activities; boarding houses which could be additionally paid).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classes on Polish language, culture and society are also available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional support provided to minors for education, including access to grants and loans: They are also entitled to apply to higher education studies and apply for scholarships for material assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adults’ right and conditions to access education: Beneficiaries of international protection who are adults may access, under the same conditions as Polish citizens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free education in public schools for adults and post-secondary schools.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vocational training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classes on Polish language, culture and society are also available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional support provided to adults for education, including access to grants and loans: They are also entitled to apply to higher education studies and apply for scholarships for material assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Those who completed upper secondary school abroad and want to continue their education in a post-secondary school or university, must first apply to the Regional Education Authority for recognition of their educational qualifications and entitlement to apply to higher education institutions in Poland. The recognition procedures for beneficiaries of international protection are less strict compared to other holders of foreign school certificates and diplomas, including Polish citizens (e.g. circumstantial evidence and statements are allowed).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -3780,51 +4148,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions and restrictions to access accommodation as a refugee: Accommodation can be accessed under similar conditions as those applicable to legally residing third-country nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of accommodation facilities available to refugees: Housing in the reception system may be provided for up to 2 months from the notification of the decisions granting refugee status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries residing in Warsaw and participating in the Individual Integration Programme may also apply for communal flats, or for “protected flats” run by the Warsaw Family Support Centre. Persons who have concluded the Individual Integration Programme may participate in a “housing contest” to receive a recommendation for obtaining a communal flat. Cities such as Gdansk and Lublin also have special housing support programmes or solutions dedicated to foreigners (see ECRE </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National dispersal mechanism for refugees: N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional support provided for accommodation: Additional support is provided through the Individual Integration Programme.</w:t>
       </w:r>
@@ -3910,290 +4278,290 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brief description of the integration measures in place for refugees: Assistance is provided as part of the implementation of the IPI, which is agreed between the Poviat Family Assistance Centre (PCPR) and the foreigner. A social worker of the Centre conducts a background interview with the third country national and their family, and then designs the IPI together with them. The programme defines the amount, scope and forms of integration assistance as well as mutual obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance is provided for a maximum period of 12 months, depending on the justified, individual needs of the third country national, determined during the background interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of assistance:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cash benefits, ranging between 721 – 1 450 PLN (163-328 EUR) paid monthly per person (in particular to cover expenses for food, clothing, footwear, hygiene products and housing fees) and to cover expenses related to learning Polish. The amount of cash benefits depends on the number of people in the family, the duration of the integration programme and the individual situation of the foreigner;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health insurance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specialist counselling, including legal, psychological and family counselling;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information and support in contacts with other institutions, in particular with labour market institutions, the local community and non-governmental organisations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other activities in support of the integration process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection taking part in individual integration programmes are obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Register at their place of residence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Register at a job centre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Actively search for employment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Learn the Polish language (if required by the integration programme);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fulfil any other obligations agreed upon under the individual integration programme (e.g. attending certain courses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection are entitled to work, as individual integration programmes are not subject to income criteria. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once the programme is finished, beneficiaries can apply for regular social assistance (under the same conditions as Polish citizens).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cities with significant number of migrants are developing a local approach towards migrants, including beneficiaries of integrational protection, based on experiences gained from the implementation of Individual Integration Programmes. Cities like Gdańsk, Kraków, Lublin, or Warsaw are developing local strategies which focus on migrants needs as well as various local initiatives for the integration of migrants. Some examples are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wrocław: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Strategy for Intercultural Dialogue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">WroMigrant infopoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gdańsk: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigrant Integration Model</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigrant and Immigrant Support Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Warsaw: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Social Diversity Policy of the Capital City of Warsaw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">support centres for migrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> like CWW or MORS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4237,201 +4605,201 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to family reunification for refugees: Article 159 of the Law on Foreigners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time period for which exceptions apply for refugees: 6 months grace period, which cannot be extended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligible family members:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spouses, as long as the marriage is recognised under Polish law, (e.g., polygamous or samesex marriages are not recognised).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minor children (including foster and adopted children) of the beneficiary or their spouse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Direct ascendants of unaccompanied minor beneficiaries (i.e., parents or other responsible adults according to Polish legislation, such as grandparents, legal guardians or representatives).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions for family reunification: The beneficiary (or sponsor for the purposes of family reunification) must provide proof of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A stable and regular income to support themselves and their family members, which should be higher than the amount which entitles beneficiaries to access social assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proof of health insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No language or integration requirements apply for family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brief description of the procedure to follow: Documents from the country of origin: The absence of documents is a reason to refuse an application for family reunification. There are no exemptions foreseen to this requirement nor alternative methods in cases where documents (e.g. marriage, birth certificates) should not be available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DNA testing is not available to assess the existence of family links, and there is no obligatory DNA or age test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fees and costs for family reunification: Applications require the payment of a fee of 340 PLN (around 77 EUR).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reunified family members’ rights (in particular, length of first and subsequent residence permits, access to integration programmes/measures):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permit of the family member: Family members are granted a , which is valid for up to 3 years. They can then obtain an autonomous residence permit after 5 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to services for family members: Under the same conditions as beneficiaries of protection in terms of access to educational and vocational training, employment, social security and health care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members cannot be registered as unemployed nor granted jobseeker status, therefore they do not have access to the labour market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members of refugees, who have been granted a residence permit within the family reunification procedure are eligible for the individual integration programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a Family member applies for international protection after arrival, the application is assessed through the regular procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4455,52 +4823,52 @@
         <w:t xml:space="preserve">Eligible family members: There is no difference in treatment between refugees and subsidiary protection beneficiaries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions for family reunification: There is no difference in treatment between refugees and subsidiary protection beneficiaries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brief description of the procedure to follow: There is no difference in treatment between refugees and subsidiary protection beneficiaries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reunified family members’ rights: There is no difference in treatment between refugees and subsidiary protection beneficiaries.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4553,51 +4921,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4701,51 +5069,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A0FB5F4"/>
+    <w:nsid w:val="6759B239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4849,51 +5217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FC957AA9"/>
+    <w:nsid w:val="25968D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4997,51 +5365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D4F4D8D3"/>
+    <w:nsid w:val="D33FD5CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5145,51 +5513,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C84A63D9"/>
+    <w:nsid w:val="33D6E3BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="D68B65DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5292,52 +5808,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="16201076"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="128CC22D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5440,52 +5956,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B7BBBAFB"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="2B3B7BF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,52 +6104,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="626CBD50"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="118823A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5736,52 +6252,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="34FF7E51"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="9EBF1EC1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5884,52 +6400,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BEA67269"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="7C0EC234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6032,52 +6548,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4DEE8B68"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="EBCAC890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6180,52 +6696,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="4CB8F864"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="470D758F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6328,52 +6844,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AD870348"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="F48D90BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6476,52 +6992,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6782559F"/>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="C1E435ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6624,52 +7140,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="650AA59E"/>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="5A00CF72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6772,52 +7288,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F9B0427B"/>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="55FCCFAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6920,52 +7436,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1E72F98A"/>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="A5CD25FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7068,52 +7584,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="11D3B40D"/>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="3B2CF3E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7216,52 +7732,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EA7106B3"/>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="8886C1E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7364,52 +7880,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="C19924AF"/>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="B587F1D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7512,52 +8028,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="32AA79D0"/>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="DD5DFC94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7660,52 +8176,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="F88B4CB3"/>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="EE83C2C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7808,52 +8324,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="24CAFB8E"/>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="28753DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7956,52 +8472,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="F75B060D"/>
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="ED323685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8104,52 +8620,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="DFF0426B"/>
+  <w:abstractNum w:abstractNumId="28">
+    <w:nsid w:val="3AFFF1BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8252,52 +8768,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="582B99BB"/>
+  <w:abstractNum w:abstractNumId="29">
+    <w:nsid w:val="ED495D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8400,52 +8916,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="FAE0EA16"/>
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="A44C2FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8548,52 +9064,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="39D744F3"/>
+  <w:abstractNum w:abstractNumId="31">
+    <w:nsid w:val="660B9209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8696,52 +9212,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="DCAB8EF7"/>
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="7CD020B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8844,52 +9360,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="6C1162C5"/>
+  <w:abstractNum w:abstractNumId="33">
+    <w:nsid w:val="6DE49B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8992,52 +9508,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="857C4258"/>
+  <w:abstractNum w:abstractNumId="34">
+    <w:nsid w:val="F1DE0967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9140,52 +9656,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="DB19EC29"/>
+  <w:abstractNum w:abstractNumId="35">
+    <w:nsid w:val="5CF780CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9288,52 +9804,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="BEAA09EE"/>
+  <w:abstractNum w:abstractNumId="36">
+    <w:nsid w:val="D796C92F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9436,52 +9952,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="BB7C8B3E"/>
+  <w:abstractNum w:abstractNumId="37">
+    <w:nsid w:val="376CDBD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9584,52 +10100,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="07160654"/>
+  <w:abstractNum w:abstractNumId="38">
+    <w:nsid w:val="DB8B0C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9732,52 +10248,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="43CC9B30"/>
+  <w:abstractNum w:abstractNumId="39">
+    <w:nsid w:val="9B27A4F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9880,52 +10396,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="AA1EF349"/>
+  <w:abstractNum w:abstractNumId="40">
+    <w:nsid w:val="778BA75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10028,52 +10544,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="306D6DF9"/>
+  <w:abstractNum w:abstractNumId="41">
+    <w:nsid w:val="E096F035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10176,52 +10692,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="5E312ED8"/>
+  <w:abstractNum w:abstractNumId="42">
+    <w:nsid w:val="7F09A385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10324,52 +10840,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="BCC783FC"/>
+  <w:abstractNum w:abstractNumId="43">
+    <w:nsid w:val="32D72388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10472,52 +10988,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="7D146D46"/>
+  <w:abstractNum w:abstractNumId="44">
+    <w:nsid w:val="A235AC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10740,50 +11256,53 @@
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="43"/>
   </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -10863,51 +11382,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20150001859" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20130001650/U/D20131650Lj.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/poland/content-international-protection/housing/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wielokultury.wroclaw.pl/strategia/wroclawska-strategia-dialogu-miedzykulturowego-2018-2022/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wielokultury.wroclaw.pl/en/projekty/wromigrant/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdansk.pl/migracje/Model-Integracji-Imigrantow%2ca%2c61064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cwii.pl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://um.warszawa.pl/documents/56602/40606511/Social+diversity+policy+of+the+Capital+City+of+Warsaw+-+SUMMARY.pdf/f49f0fcb-da76-49b4-10dc-010d7a0ccee1?t=1655299396413" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.um.warszawa.pl/support-centres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7127" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7138" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20150001859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20130001650/U/D20131650Lj.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/poland/content-international-protection/housing/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wielokultury.wroclaw.pl/strategia/wroclawska-strategia-dialogu-miedzykulturowego-2018-2022/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wielokultury.wroclaw.pl/en/projekty/wromigrant/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdansk.pl/migracje/Model-Integracji-Imigrantow%2ca%2c61064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cwii.pl/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://um.warszawa.pl/documents/56602/40606511/Social+diversity+policy+of+the+Capital+City+of+Warsaw+-+SUMMARY.pdf/f49f0fcb-da76-49b4-10dc-010d7a0ccee1?t=1655299396413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.um.warszawa.pl/support-centres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>