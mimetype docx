--- v2 (2026-08-30)
+++ v3 (2026-10-14)
@@ -412,50 +412,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 2/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg transposed the provisions of the recast Qualification Directive (Standards Qualification Regulation) into national law through the amended Law of 18 December 2015 on international protection and temporary protection (hereafter amended Asylum Law) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi modifiée du 18 décembre 2015 relative à la protection internationale et à la protection temporaire</w:t>
         </w:r>
@@ -2914,51 +2921,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3083,51 +3090,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9140EA23"/>
+    <w:nsid w:val="CDAD49DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3231,51 +3238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CC160D4"/>
+    <w:nsid w:val="49305103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3379,51 +3386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="93E7ABE7"/>
+    <w:nsid w:val="DD225E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3527,51 +3534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A1064761"/>
+    <w:nsid w:val="5DDFC314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3675,51 +3682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="96E30C10"/>
+    <w:nsid w:val="E63B9D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3823,51 +3830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="276BB185"/>
+    <w:nsid w:val="D0498AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3971,51 +3978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BF456BAE"/>
+    <w:nsid w:val="AB637741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4119,51 +4126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2D26B208"/>
+    <w:nsid w:val="8F3AC92E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4267,51 +4274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D88704BD"/>
+    <w:nsid w:val="F0B5F879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4415,51 +4422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="31049F4B"/>
+    <w:nsid w:val="5FC6B662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4563,51 +4570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="671E9B8B"/>
+    <w:nsid w:val="19FC8B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4711,51 +4718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5E048D6B"/>
+    <w:nsid w:val="E6DDB90A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>