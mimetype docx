--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -32,429 +32,452 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6849" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6850" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6851" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6852" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6853" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6854" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee status </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6855" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsidiary protection status</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6856" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National forms of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6857" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Content of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6858" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6859" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6860" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6861" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Travel documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6862" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of movement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6863" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6864" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6865" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6866" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social security and social assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6867" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6868" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6869" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to integration measures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6870" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway is not bound by the recast Qualification Directive. A similar national legal framework applies, the 15 March 2008 Act on the entry of foreign nationals into the kingdom of Norway and their stay in the realm (</w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -998,51 +1021,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee status </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal provisions relating to review, renewal and withdrawal of refugee status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refugee status can be reviewed and renewed under Section 61 and it can be withdrawn under Sections 37 and 63.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The initial residence permit for refugees is granted for 5 years (in some cases shorter, e.g. identity-related concerns), and the subsequent permit lasts 1-2 years (upon application with no additional requirements met).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1104,51 +1128,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The renewal process is triggered by the beneficiary of international protection. He/she has to submit an application at the local police station, which is then processed either by the local police or by the UDI. The local police is however responsible only in ‘situations where there is no doubt that the criteria for renewal are filled’. If the beneficiary of protection fails to take the necessary actions (submitting application for renewal one month before expiry of the permit), the protection lapses. There is no legal requirement for carrying out a personal interview. Generally, legal aid is provided only at appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> If UDI believes that the residence permit should be withdrawn, they will notify the individual in advance and ask them to provide their perspective regarding the case. The individual may receive legal assistance to write the reply, and the legal fees will be covered. The individual has the right to see the documents in their case and </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">may request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to access the documents. A personal interview is carried out only if needed. The UDI or the police may invite the applicant for an interview if they need more information about the case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free legal aid is provided both at first instance and appeal stage (funded by Country Governor and provided by attorneys).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A temporary or permanent residence permit may be revoked if the foreign national has knowingly provided incorrect information or failed to disclose matters of material significance to the administrative decision, or if this otherwise follows from general rules of administrative law (Section 63 of the Immigration Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1599,75 +1624,78 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 15 March 2008 </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the entry of foreign nationals into the kingdom of Norway and their stay in the realm (last amended by Act 15 December 2017 No. 108 in force from 15 December 2017 and 01.01.2018), the 1 January 2010 </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> relating to foreign nationals' access to the realm and their residence, and the 27 January 2021 </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are the relevant national legal provisions on the content of protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
@@ -1801,75 +1829,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon being issued a residence card, beneficiaries can travel in and out of Norway for as long as their residence permit is valid. They must bring their travel document and residence card when they travel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries can visit other </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schengen countries</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for up to 90 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">cannot travel to their home country</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. They risk being stopped at the border and denied entry. If the UDI is notified that they have used their travel document to their home country, they will revoke the travel document. If they visit their home country, this could be taken by the Norwegian authorities as an indication that they no longer need protection in Norway. The UDI may consider whether to revoke their refugee status and the rights that the status confers. ​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If in the future they are going to apply for a permanent residence permit, they can normally not have stayed outside Norway for more than a total of seven months in the past three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2356,51 +2386,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant meets at a Norwegian foreign service mission or an application centre and hand in all the documents within one year after the sponsor was granted a residence permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is not formally submitted until the family member has been to the embassy and handed in passport and other necessary documentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant does not apply within these deadlines, the family member must have a </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">good and steady income if your application is to be granted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DNA testing is obligatory in certain cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A family member of a beneficiary, when the family member fulfils the relevant requirements for reunification, is granted a temporary residence permit for a period between one and five years. When this permit is nearing its end, the family member can apply for a renewal of the residence permit or apply for a permanent residence permit, if the relevant requirements are fulfilled. There are usually no limitations on the number of renewals a person can be granted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2503,199 +2534,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Norway</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9D39E315"/>
+    <w:nsid w:val="81B4C717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2799,51 +2863,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BD267347"/>
+    <w:nsid w:val="54994158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2947,51 +3011,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2C8140A3"/>
+    <w:nsid w:val="D351A754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3095,51 +3159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D1FBB253"/>
+    <w:nsid w:val="13D9D610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3243,51 +3307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CA4D8F1A"/>
+    <w:nsid w:val="513CE063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3391,51 +3455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DF45699B"/>
+    <w:nsid w:val="A0FB3DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3539,51 +3603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BED6980F"/>
+    <w:nsid w:val="A282979B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3687,51 +3751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C392AB39"/>
+    <w:nsid w:val="4D93745E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3835,51 +3899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="493E3C94"/>
+    <w:nsid w:val="232710CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3983,51 +4047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="234C393B"/>
+    <w:nsid w:val="620CE291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4131,51 +4195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="93FC0A99"/>
+    <w:nsid w:val="38BB6985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4279,51 +4343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="571A4FA2"/>
+    <w:nsid w:val="54748834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4427,51 +4491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6D0D45C9"/>
+    <w:nsid w:val="86BF8B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4575,51 +4639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D0470084"/>
+    <w:nsid w:val="E8C2A87C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4955,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6849" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6850" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6853" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6856" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6858" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6861" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6864" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6868" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2008-05-15-35?q=utlendingsloven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/en/contact-us/people-who-wish-to-request-access-to-information-about-themselves/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/lover-og-forskrifter/lover-og-forskrifter2/utlendingsforskriften/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdi.no/kvalifisering/regelverk/ny-integreringslov/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/en/word-definitions/schengen--the-schengen-area/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/en/received-an-answer/immigrants-passport-and-travel-document/your-application-for-an-immigrants-passport-or-travel-document-has-been-granted/refugee-travel-document/#link-1077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/en/word-definitions/income-requirement-in-family-immigration-cases-/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>