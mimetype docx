--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -412,50 +412,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 15/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway is not bound by the recast Qualification Directive. A similar national legal framework applies, the 15 March 2008 Act on the entry of foreign nationals into the kingdom of Norway and their stay in the realm (</w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
@@ -2546,51 +2553,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Norway</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2715,51 +2722,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="81B4C717"/>
+    <w:nsid w:val="9072D70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2863,51 +2870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="54994158"/>
+    <w:nsid w:val="9EDD7469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3011,51 +3018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D351A754"/>
+    <w:nsid w:val="A017E6F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3159,51 +3166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="13D9D610"/>
+    <w:nsid w:val="A3EABBE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3307,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="513CE063"/>
+    <w:nsid w:val="55C5830D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3455,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A0FB3DA8"/>
+    <w:nsid w:val="401D3EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3603,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A282979B"/>
+    <w:nsid w:val="12E4C3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3751,51 +3758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4D93745E"/>
+    <w:nsid w:val="79962EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3899,51 +3906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="232710CB"/>
+    <w:nsid w:val="D12547E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4047,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="620CE291"/>
+    <w:nsid w:val="44320956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4195,51 +4202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="38BB6985"/>
+    <w:nsid w:val="285A5EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4343,51 +4350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="54748834"/>
+    <w:nsid w:val="014B3BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4491,51 +4498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="86BF8B53"/>
+    <w:nsid w:val="EEF90515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4639,51 +4646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E8C2A87C"/>
+    <w:nsid w:val="76D80C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>