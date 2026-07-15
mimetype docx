--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -95,319 +95,250 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 3 of the law of 7 August 2023, any foreign national whose resources are insufficient is entitled to legal aid for procedures relating to applications for international protection within the limits of article 17 of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The financial resources of an applicant introducing a request for full or partial legal aid are assessed in relation to the full gross income and assets of the applicant and of the persons living with him or her in domestic community, in accordance with the provisions of Articles 9 and 10 of the amended law of July 28, 2018 on social inclusion income and within the limit of the amounts set in its article 5 of the aforementioned law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As provided by Article 11 of the amended Asylum Law, the applicant has the right to communicate during the first instance procedure with UNHCR and other organisations mentioned under Article 24 of the Law. These organisations can provide legal guidance, but not legal counsel. The applicant can also consult a lawyer of his or her choice for matters related to the application for international protection at his or her expenses at all stages of the proceedings, including following a negative decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The lawyer&amp;#039;s role begins at the stage of the personal interview of the applicant. In fact, the applicant is entitled to a personal interview on the merits of his or her application for international protection with a case officer of the Ministry of Home Affairs, where the applicant shall appear and answer the questions of the case officer in person. The applicant may be accompanied by a lawyer during the interview and the lawyer has the opportunity to make observations at the end of the interview – Article 13 (2) of the amended Asylum Law. The absence of the lawyer does not prevent the conduct of the personal interview except for cases concerning special safeguards enshrined in Article 20 of the amended Asylum Law.</w:t>
+        <w:t xml:space="preserve">The lawyer's role begins at the stage of the personal interview of the applicant. In fact, the applicant is entitled to a personal interview on the merits of his or her application for international protection with a case officer of the Ministry of Home Affairs, where the applicant shall appear and answer the questions of the case officer in person. The applicant may be accompanied by a lawyer during the interview and the lawyer has the opportunity to make observations at the end of the interview – Article 13 (2) of the amended Asylum Law. The absence of the lawyer does not prevent the conduct of the personal interview except for cases concerning special safeguards enshrined in Article 20 of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National authority/stakeholder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal and procedural information on the applicant’s rights and obligations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lawyers from the Bar Association of Luxembourg and Diekirch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at first instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State-funded legal assistance is provided by lawyers from the Luxembourg Bar Association, upon request and under certain conditions (means and merits test conducted by the Bar Association).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal counselling provided by civil society organisations or other organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal guidance can be also provided by civil society organisations. Legal counselling can only be provided by lawyers according to the law of the 10th of August 1991 on the profession of lawyer. Civil society organisations or other organisations can only provide practical information or guidance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at second instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State-funded legal assistance is only provided by lawyers from a Bar Association, upon request and under certain conditions (means and merits tests conducted by the Bar Association).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance for other related procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State-funded legal assistance is available for procedures related to Dublin, detention, reception conditions and return.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -509,109 +440,120 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, in administrative matters, legal aid does not cover procedural indemnities or indemnities for abusive and vexatious proceedings (Article 16). Any changes in the applicant’s financial situation can impact their eligibility for legal aid, potentially resulting in partial admission, full coverage, or termination of state-funded legal aid, as stipulated in Article 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The President of the Bar is authorized to withdraw legal aid if it was obtained through false statements or documents. Additionally, if the applicant’s financial situation changes to no longer meet the criteria for insufficient resources, legal aid may also be withdrawn. A decision to refuse legal aid after provisional admission constitutes a withdrawal decision. Withdrawal of legal aid requires the applicant to immediately reimburse all assistance received. More information is available here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalities to submit a request for legal aid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">State-funded legal aid in Luxembourg is designed to ensure access to justice for individuals who lack the financial resources to cover legal costs. Assistance can be either total or partial, depending on the applicant&amp;#039;s financial situation, as outlined in Article 2 of the Law of 7 August 2023. The process is governed by a means test, which assesses whether the applicant&amp;#039;s resources are insufficient. This support enables individuals to defend their interests effectively within the Grand Duchy of Luxembourg.</w:t>
+        <w:t xml:space="preserve">State-funded legal aid in Luxembourg is designed to ensure access to justice for individuals who lack the financial resources to cover legal costs. Assistance can be either total or partial, depending on the applicant's financial situation, as outlined in Article 2 of the Law of 7 August 2023. The process is governed by a means test, which assesses whether the applicant's resources are insufficient. This support enables individuals to defend their interests effectively within the Grand Duchy of Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To request legal aid, applicants must complete a questionnaire available through the Central Social Assistance Service or on the Luxembourg Bar Association’s website. The completed form, signed by the applicant, is then submitted to the President of the Bar Association with territorial jurisdiction, either in Diekirch or Luxembourg. In cases involving individuals detained by the police or accused in legal proceedings, the request is forwarded to the President of the Bar by the lawyer or the investigating judge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The questionnaire requires applicants to provide detailed information, including their identity (name, date of birth, profession, domicile, civil status, and nationality), the nature of the legal dispute for which aid is requested, and their family situation. Applicants for international protection must include additional documentation, such as a copy of an identity document (if available), a certificate of filing for international protection, or another document attesting to the application for regularization of stay. If the applicant is in detention, a certificate of placement from the detention centre must also be provided, along with any relevant case documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal aid requests must be submitted in writing to the President of the Bar Association, as specified in Article 21 of the Law of 7 August 2023. Articles 19 and 21 of the same law provide the legal framework for submitting applications, while additional practical information is available on the official platform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, there is no option for applicants to submit legal aid requests online. The platform offers detailed guidance on how to apply. The legislative framework does not specify any time limits for submitting a request for legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Outcome of the request for legal aid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once the applicant’s financial resources are verified, the decision to admit or reject the request is communicated by the President of the Bar or a delegated member of the Council of the Order. Notification is made via a simple letter for admissions and by registered letter for rejections, as stipulated in Article 26 of the Law of 7 August 2023 . There is no specified time limit in the legislative framework for deciding on applications for legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Under Articles 26(3) and 44 of the same law, any decision involving a refusal, partial allowance of legal aid, modification of the legal aid regime due to changes in the applicant&amp;#039;s financial situation, or rejection of a request to change the assigned lawyer must include a reasoned explanation.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Applicants may appeal against such decisions before a judge at the &amp;quot;Justice de paix,&amp;quot; who issues a final ruling. This appeal must be filed within one month of receiving the notification from the President of the Bar. The procedures for submitting an appeal are outlined in Article 45 of the Law of 7 August 2023 on the organisation of legal aid.</w:t>
+        <w:t xml:space="preserve">Under Articles 26(3) and 44 of the same law, any decision involving a refusal, partial allowance of legal aid, modification of the legal aid regime due to changes in the applicant's financial situation, or rejection of a request to change the assigned lawyer must include a reasoned explanation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants may appeal against such decisions before a judge at the "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justice de paix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">" who issues a final ruling. This appeal must be filed within one month of receiving the notification from the President of the Bar. The procedures for submitting an appeal are outlined in Article 45 of the Law of 7 August 2023 on the organisation of legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While general rules apply to legal aid in asylum-related cases, no specific procedural distinctions are provided in the legislative framework. However, applicants retain the right to appeal and request changes or modifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation at first instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Service provider</w:t>
@@ -717,51 +659,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 18 of the amended Asylum Law explicitly mandates that the Ministry provides lawyers with access to the information on which decisions are based.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Detention Centre has an agreement with the interpretation department of the Luxembourgish Red Cross which can provide translations in almost all languages needed. The translations can either be done via phone, or which is preferred by the Detention Centre, in person. The Detention Centre makes use of a professional interpreter. A booklet containing the house rules, as well as all other information relevant for their stay at the Centre, is handed to each detainee in their preferred language upon arrival (currently available in 12 different languages). These rules are also displayed in the units in several languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Yes, every applicant has the right to be represented in the first instance procedure when his or her request for legal aid is accepted by the Bar Association. According to article 1 of the law of 7 August 7 2023, the President of the Bar Association or the member delegated by the President of the judicial district of the applicant&amp;#039;s place of residence is the competent authority to grant legal aid to persons whose resources are insufficient to defend their interests.</w:t>
+        <w:t xml:space="preserve">Yes, every applicant has the right to be represented in the first instance procedure when his or her request for legal aid is accepted by the Bar Association. According to article 1 of the law of 7 August 7 2023, the President of the Bar Association or the member delegated by the President of the judicial district of the applicant's place of residence is the competent authority to grant legal aid to persons whose resources are insufficient to defend their interests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 3 of the law of 7 August 2023, any foreign national whose resources are insufficient is entitled to legal aid for procedures relating to applications for international protection within the limits of article 17 of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The financial resources of an applicant introducing a request for full legal aid are assessed in relation to the full gross income and assets of the applicant and of the persons living with him or her in domestic community, in accordance with the provisions of Articles 9 and 10 of the amended law of July 28, 2018 on social inclusion income and within the limit of the amounts set in its article 5 of the aforementioned law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aspects related to special procedures</w:t>
       </w:r>
     </w:p>
@@ -890,90 +832,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">legal aid is not granted when the applicant is entitled to receive the costs of legal aid from a third entity (Article 18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every applicant has the right to be assisted free of charge by a lawyer registered with one of the Bars established in the Grand Duchy of Luxembourg or to have a lawyer appointed by the President of the Bar. However, applicants must take the necessary steps to request legal assistance themselves. Free legal aid at the appeal stage is provided by lawyers from the Bar Association upon request, under the conditions outlined in the Law of 7 August 2023. The asylum legislation does not allow for the possibility of assistance from other legal counsel or civil society organization representatives for appeals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">According to Article 18 of the amended Asylum Law, the Minister ensures that the lawyer representing the applicant has access to the information in the applicant&amp;#039;s file that is used for making a decision, including appeal-related documents. The law also stipulates that if there is any classified information involved, particularly information that could jeopardize national security or the safety of individuals, the disclosure of such information will be restricted to the courts before which an appeal is pending. However, to safeguard the applicant&amp;#039;s rights of defence, the substance of the information relevant to the case must be communicated to the lawyer, while maintaining the necessary confidentiality.</w:t>
+        <w:t xml:space="preserve">According to Article 18 of the amended Asylum Law, the Minister ensures that the lawyer representing the applicant has access to the information in the applicant's file that is used for making a decision, including appeal-related documents. The law also stipulates that if there is any classified information involved, particularly information that could jeopardize national security or the safety of individuals, the disclosure of such information will be restricted to the courts before which an appeal is pending. However, to safeguard the applicant's rights of defence, the substance of the information relevant to the case must be communicated to the lawyer, while maintaining the necessary confidentiality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finally, the procedure before the administrative jurisdictions is a written procedure followed by hearings before the Tribunal/Court during which the lawyer represents the applicant and has the possibility to complete his writings with oral explanations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Free legal assistance and representation is provided in all appeal instances, unless for applicants with &amp;quot;sufficient resources.&amp;quot;</w:t>
+        <w:t xml:space="preserve">Free legal assistance and representation is provided in all appeal instances, unless for applicants with "sufficient resources."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Yes, every applicant has the right to be represented in appeals when his or her request for legal aid is accepted by the Bar Association. According to article 1 of the law of 7 August 2023, the President of the Bar Association or the member delegated by the President of the judicial district of the applicant&amp;#039;s place of residence is the competent authority to grant legal aid to persons whose resources are insufficient to defend their interests.</w:t>
+        <w:t xml:space="preserve">Every applicant has the right to be represented in appeals when his or her request for legal aid is accepted by the Bar Association. According to article 1 of the law of 7 August 2023, the President of the Bar Association or the member delegated by the President of the judicial district of the applicant's place of residence is the competent authority to grant legal aid to persons whose resources are insufficient to defend their interests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 3 of the law of 7 August 2023, any foreign national whose resources are insufficient is entitled to legal aid for procedures relating to applications for international protection within the limits of article 17 of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The financial resources of an applicant introducing a request for full legal aid are assessed in relation to the full gross income and assets of the applicant and of the persons living with him or her in domestic community, in accordance with the provisions of Articles 9 and 10 of the amended law of July 28, 2018 on social inclusion income and within the limit of the amounts set in its article 5 of the aforementioned law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aspects related to applicants with special needs</w:t>
       </w:r>
     </w:p>
@@ -1058,51 +1000,62 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quality assurance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Selection, qualifications and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 25 of the Law of 7 August 2023, the President of the Bar verifies the application, and if it is allowed, then it will assign the lawyer of the applicant&amp;#039;s choice. In case there is no choice of a specific lawyer or if the President considers the choice inappropriate, it will assign another lawyer. The designated lawyer must accept the mandate unless there is an impediment or conflict of interest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In Luxembourg, only lawyers registered in one of the two Bar Associations (Luxembourg / Diekirch) can provide legal counselling / represent clients after being appointed in conformity with the legislation applicable to legal aid. The required qualifications are essentially to be in possession of a Master Degree in Law and to have at least successfully passed the legally required professional training, which consists of the “Cours complémentaires en droit Luxembourgeois” in order to be admitted to one of the Bar Associations. All the criteria are detailed in the amended law of the 10th of August 1991 on the profession of lawyer.</w:t>
+        <w:t xml:space="preserve">In Luxembourg, only lawyers registered in one of the two Bar Associations (Luxembourg / Diekirch) can provide legal counselling / represent clients after being appointed in conformity with the legislation applicable to legal aid. The required qualifications are essentially to be in possession of a Master Degree in Law and to have at least successfully passed the legally required professional training, which consists of the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours complémentaires en droit Luxembourgeois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">” in order to be admitted to one of the Bar Associations. All the criteria are detailed in the amended law of the 10th of August 1991 on the profession of lawyer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mechanisms for quality assurance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Bar Association in coordination with the Ministry of Justice is involved in quality oversight of legal assistance provision to asylum applicants. There is no special mechanism in place, but the Bar Association provide for lawyers to be appointed as soon as an applicant needs legal counselling / representation. The Bar Association is also competent in the case of complaints of an applicant against his lawyer and can take appropriate measures in case of necessity. The general deontological rules for lawyers apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inter-institutional cooperation</w:t>
@@ -1177,51 +1130,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary protection procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free legal assistance is also accessible in the temporary protection procedure and the conditions are the same as for the applicants of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Yes, free legal assistance is also accessible for beneficiaries of international protection and the conditions are the same as for the applicants of international protection. In fact, every person, beneficiary of international protection or national, having insufficient financial resources can apply for legal aid under the same conditions.</w:t>
+        <w:t xml:space="preserve">Free legal assistance is also accessible for beneficiaries of international protection and the conditions are the same as for the applicants of international protection. In fact, every person, beneficiary of international protection or national, having insufficient financial resources can apply for legal aid under the same conditions.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1279,51 +1232,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Legal assistance and representation - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>