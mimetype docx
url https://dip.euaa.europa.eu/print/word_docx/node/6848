--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -1232,51 +1232,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Legal assistance and representation - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>