--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -79,51 +79,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He welcomed the Commission’s proposal on the Return Regulation launched in March, which amongst other things expands the definition of country of return to allow, in a clear manner, the establishment of return centres in third countries, the introduction of obligations for those who are to be returned to cooperate with the authorities and clear consequences in the case of lack of cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (14 April, 2025), PR250621 14/04/2025 STQARRIJA MILL-MINISTERU GĦALL-INTERN, IS-SIGURTÀ U X-XOGĦOL Malta ser tospita s-Summit tal-MED5 [PR250621 14/04/2025 STATEMENT FROM THE MINISTRY FOR HOME AFFAIRS, SECURITY AND LABOUR Malta will host the MED5 Summit.],</w:t>
+        <w:t xml:space="preserve">Ministry for Home Affairs and Security (14 April, 2025), PR250621 14/04/2025 STQARRIJA MILL-MINISTERU GĦALL-INTERN, IS-SIGURTÀ U X-XOGĦOL Malta ser tospita s-Summit tal-MED5 [PR250621 14/04/2025 STATEMENT FROM THE MINISTRY FOR HOME AFFAIRS, SECURITY AND LABOUR Malta will host the MED5 Summit.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/04/14/pr250621.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -270,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00DF8ED4"/>
+    <w:nsid w:val="AAF3BB28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>