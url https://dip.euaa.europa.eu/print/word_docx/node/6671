--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,103 +21,114 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Prime Minister states European conventions need to be revised zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During a Ministerial Statement given in Parliament, Prime Minister Roberta Abela stated that he acted in the best interest of the nation during decisions taken during the COVID-19 pandemic (referring to a domestic court judgement decided on 10 April 2025). He expressed support for Italy's Prime Minister Giorgia Meloni's position on “safe country of return” and agrees with her opinion that the European Court of Justice's judgement is incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He stated that Malta will support the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Italian case</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and will support this position, and that European conventions need to be revised because when they were drafted migration was not being used as a weapon by third-countries. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Prime Minister praised the Government's work to prevent departures from countries of origin and these can be seen by arrival statistics. He thanked the Armed Forces of Malta for their work and for saving lives at sea. Link to video of Ministerial Statement (starting at 01:34) is available under "Sources".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament of the Republic of Malta | Parlament Ta' Malta (24 March, 2025), Seduta Parlamentari 325 - 24.03.2025 [Parliamentary Sitting 325 – 24.03.2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.03.2025</w:t>
       </w:r>
     </w:p>
@@ -151,52 +162,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +260,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +396,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B8F52F78"/>
+    <w:nsid w:val="D52F1C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,51 +669,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/prime-minister-states-european-conventions-need-be-revised" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5152" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/prime-minister-states-european-conventions-need-be-revised" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>