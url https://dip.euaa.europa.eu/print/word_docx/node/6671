--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -21,114 +21,103 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Prime Minister states European conventions need to be revised zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During a Ministerial Statement given in Parliament, Prime Minister Roberta Abela stated that he acted in the best interest of the nation during decisions taken during the COVID-19 pandemic (referring to a domestic court judgement decided on 10 April 2025). He expressed support for Italy's Prime Minister Giorgia Meloni's position on “safe country of return” and agrees with her opinion that the European Court of Justice's judgement is incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He stated that Malta will support the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Italian case</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and will support this position, and that European conventions need to be revised because when they were drafted migration was not being used as a weapon by third-countries. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Prime Minister praised the Government's work to prevent departures from countries of origin and these can be seen by arrival statistics. He thanked the Armed Forces of Malta for their work and for saving lives at sea. Link to video of Ministerial Statement (starting at 01:34) is available under "Sources".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament of the Republic of Malta | Parlament Ta' Malta (24 March, 2025), Seduta Parlamentari 325 - 24.03.2025 [Parliamentary Sitting 325 – 24.03.2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.03.2025</w:t>
       </w:r>
     </w:p>
@@ -162,52 +151,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -396,51 +385,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D52F1C01"/>
+    <w:nsid w:val="78019DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +658,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/prime-minister-states-european-conventions-need-be-revised" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/prime-minister-states-european-conventions-need-be-revised" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5152" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>