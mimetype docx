--- v2 (2026-07-17)
+++ v3 (2026-09-14)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Prime Minister states European conventions need to be revised zzzzzz</w:t>
+          <w:t xml:space="preserve">Prime Minister states European conventions need to be revised</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During a Ministerial Statement given in Parliament, Prime Minister Roberta Abela stated that he acted in the best interest of the nation during decisions taken during the COVID-19 pandemic (referring to a domestic court judgement decided on 10 April 2025). He expressed support for Italy's Prime Minister Giorgia Meloni's position on “safe country of return” and agrees with her opinion that the European Court of Justice's judgement is incorrect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">He stated that Malta will support the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Italian case</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and will support this position, and that European conventions need to be revised because when they were drafted migration was not being used as a weapon by third-countries. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Prime Minister praised the Government's work to prevent departures from countries of origin and these can be seen by arrival statistics. He thanked the Armed Forces of Malta for their work and for saving lives at sea. Link to video of Ministerial Statement (starting at 01:34) is available under "Sources".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament of the Republic of Malta | Parlament Ta' Malta (24 March, 2025), Seduta Parlamentari 325 - 24.03.2025 [Parliamentary Sitting 325 – 24.03.2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78019DBD"/>
+    <w:nsid w:val="AC5FD08A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/prime-minister-states-european-conventions-need-be-revised" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5152" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/prime-minister-states-european-conventions-need-be-revised" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.connectedviews.com/01/SitePlayer/parliamentmalta?session=124724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>