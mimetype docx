--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -72,51 +72,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minister Camilleri stated that Malta implements a just system, and increased the return rate of those persons who do not qualify for international protection. Minister Camilleri also met with Frontex Executive Director where during the meeting he emphasised the role of Frontex in the protection of the EU's external borders and thanked Frontex for the continued support it provides to the island.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (16 March, 2025), [PR250426en 16/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT],</w:t>
+        <w:t xml:space="preserve">Ministry for Home Affairs and Security (16 March, 2025), [PR250426en 16/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/16/PR250426en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -263,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -420,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5595CEE1"/>
+    <w:nsid w:val="646C87F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>