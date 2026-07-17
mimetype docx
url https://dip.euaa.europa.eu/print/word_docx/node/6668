--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister responsible for asylum and migration meets with Irish counterpart and Frontex ED zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Home Affairs, Security and Employment, Byron Camilleri, issued a press release to inform that he met with the Irish Minister for Justice, Home Affairs and Migration, Jim O'Callaghan, and Frontex Executive Director, Hans Leijtens. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In discussions with the Irish Minister, Minister Camilleri mentioned that Malta's efforts in irregular migration have resulted in a 93% decrease in the number of irregular arrivals in the last five years. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minister Camilleri stated that Malta implements a just system, and increased the return rate of those persons who do not qualify for international protection. Minister Camilleri also met with Frontex Executive Director where during the meeting he emphasised the role of Frontex in the protection of the EU's external borders and thanked Frontex for the continued support it provides to the island.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (16 March, 2025), [PR250426en 16/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/16/PR250426en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.03.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BB75FB6B"/>
+    <w:nsid w:val="182D3C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-asylum-and-migration-meets-irish-counterpart-and-frontex-ed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/16/PR250426en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-asylum-and-migration-meets-irish-counterpart-and-frontex-ed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/16/PR250426en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>