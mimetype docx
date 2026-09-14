--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister responsible for asylum and migration meets with Irish counterpart and Frontex ED zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister responsible for asylum and migration meets with Irish counterpart and Frontex ED</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Home Affairs, Security and Employment, Byron Camilleri, issued a press release to inform that he met with the Irish Minister for Justice, Home Affairs and Migration, Jim O'Callaghan, and Frontex Executive Director, Hans Leijtens. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In discussions with the Irish Minister, Minister Camilleri mentioned that Malta's efforts in irregular migration have resulted in a 93% decrease in the number of irregular arrivals in the last five years. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minister Camilleri stated that Malta implements a just system, and increased the return rate of those persons who do not qualify for international protection. Minister Camilleri also met with Frontex Executive Director where during the meeting he emphasised the role of Frontex in the protection of the EU's external borders and thanked Frontex for the continued support it provides to the island.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (16 March, 2025), [PR250426en 16/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/16/PR250426en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="182D3C88"/>
+    <w:nsid w:val="5595CEE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-asylum-and-migration-meets-irish-counterpart-and-frontex-ed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/16/PR250426en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>